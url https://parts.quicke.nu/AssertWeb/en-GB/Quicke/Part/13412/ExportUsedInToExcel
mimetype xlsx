--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -597,1110 +597,1110 @@
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>9810Q8</t>
+  </si>
+  <si>
+    <t>Q98 DXL</t>
+  </si>
+  <si>
+    <t>2011Q8</t>
+  </si>
+  <si>
+    <t>Q20 US</t>
+  </si>
+  <si>
+    <t>2013Q8</t>
+  </si>
+  <si>
+    <t>Q20 DS</t>
+  </si>
+  <si>
+    <t>2014Q8</t>
+  </si>
+  <si>
+    <t>Q20 DM</t>
+  </si>
+  <si>
+    <t>2513Q8</t>
+  </si>
+  <si>
+    <t>Q25 DS</t>
+  </si>
+  <si>
+    <t>3011Q8</t>
+  </si>
+  <si>
+    <t>Q30 US</t>
+  </si>
+  <si>
+    <t>3013Q8</t>
+  </si>
+  <si>
+    <t>Q30 DS</t>
+  </si>
+  <si>
+    <t>3014Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM</t>
+  </si>
+  <si>
+    <t>3511Q8</t>
+  </si>
+  <si>
+    <t>Q35 US</t>
+  </si>
+  <si>
+    <t>3513Q8</t>
+  </si>
+  <si>
+    <t>Q35 DS</t>
+  </si>
+  <si>
+    <t>3514Q8</t>
+  </si>
+  <si>
+    <t>Q35 DM</t>
+  </si>
+  <si>
+    <t>3516Q8</t>
+  </si>
+  <si>
+    <t>Q35 DM ext.</t>
+  </si>
+  <si>
+    <t>3564Q8</t>
+  </si>
+  <si>
+    <t>4011Q8</t>
+  </si>
+  <si>
+    <t>Q40 US</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4016Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4054Q8</t>
+  </si>
+  <si>
+    <t>5011Q8</t>
+  </si>
+  <si>
+    <t>Q50 US</t>
+  </si>
+  <si>
+    <t>6014Q8</t>
+  </si>
+  <si>
+    <t>Q60 DM</t>
+  </si>
+  <si>
+    <t>6016Q8</t>
+  </si>
+  <si>
+    <t>Q60 DM ext.</t>
+  </si>
+  <si>
+    <t>6044Q8</t>
+  </si>
+  <si>
+    <t>6046Q8</t>
+  </si>
+  <si>
+    <t>8753Q8</t>
+  </si>
+  <si>
+    <t>Q85x DL</t>
+  </si>
+  <si>
+    <t>2111T8</t>
+  </si>
+  <si>
+    <t>+1.1 US</t>
+  </si>
+  <si>
+    <t>2113T8</t>
+  </si>
+  <si>
+    <t>+1.1 DS</t>
+  </si>
+  <si>
+    <t>2114T8</t>
+  </si>
+  <si>
+    <t>+1.1 DM</t>
+  </si>
+  <si>
+    <t>2611T8</t>
+  </si>
+  <si>
+    <t>+1.1P US</t>
+  </si>
+  <si>
+    <t>2613T8</t>
+  </si>
+  <si>
+    <t>+1.1P DS</t>
+  </si>
+  <si>
+    <t>2614T8</t>
+  </si>
+  <si>
+    <t>+1.1P DM</t>
+  </si>
+  <si>
+    <t>3111T8</t>
+  </si>
+  <si>
+    <t>+2.1 US</t>
+  </si>
+  <si>
+    <t>3113T8</t>
+  </si>
+  <si>
+    <t>+2.1 DS</t>
+  </si>
+  <si>
+    <t>3114T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM</t>
+  </si>
+  <si>
+    <t>3116T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM ext.</t>
+  </si>
+  <si>
+    <t>3313T8</t>
+  </si>
+  <si>
+    <t>+2.3 DS</t>
+  </si>
+  <si>
+    <t>3314T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM</t>
+  </si>
+  <si>
+    <t>3316T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM ext.</t>
+  </si>
+  <si>
+    <t>3611T8</t>
+  </si>
+  <si>
+    <t>+2.1P US</t>
+  </si>
+  <si>
+    <t>3613T8</t>
+  </si>
+  <si>
+    <t>+2.1P DS</t>
+  </si>
+  <si>
+    <t>3614T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM</t>
+  </si>
+  <si>
+    <t>3616T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM ext.</t>
+  </si>
+  <si>
+    <t>3617T8</t>
+  </si>
+  <si>
+    <t>+2.3P Special S</t>
+  </si>
+  <si>
+    <t>3618T8</t>
+  </si>
+  <si>
+    <t>+2.3P Special B</t>
+  </si>
+  <si>
+    <t>3813T8</t>
+  </si>
+  <si>
+    <t>+2.3P DS</t>
+  </si>
+  <si>
+    <t>3814T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM</t>
+  </si>
+  <si>
+    <t>3816T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM ext.</t>
+  </si>
+  <si>
+    <t>3914T8</t>
+  </si>
+  <si>
+    <t>+2.4P DM</t>
+  </si>
+  <si>
+    <t>3916T8</t>
+  </si>
+  <si>
+    <t>+2.4P DM ext.</t>
+  </si>
+  <si>
+    <t>4111T8</t>
+  </si>
+  <si>
+    <t>+3.1 US</t>
+  </si>
+  <si>
+    <t>4114T8</t>
+  </si>
+  <si>
+    <t>+3.1 DM</t>
+  </si>
+  <si>
+    <t>4154T8</t>
+  </si>
+  <si>
+    <t>4912T8</t>
+  </si>
+  <si>
+    <t>+3.4P UM</t>
+  </si>
+  <si>
+    <t>4914T8</t>
+  </si>
+  <si>
+    <t>+3.4P DM</t>
+  </si>
+  <si>
+    <t>4916T8</t>
+  </si>
+  <si>
+    <t>+3.4P DM ext.</t>
+  </si>
+  <si>
+    <t>5111T8</t>
+  </si>
+  <si>
+    <t>+4.1 US</t>
+  </si>
+  <si>
+    <t>5114T8</t>
+  </si>
+  <si>
+    <t>+4.1 DM</t>
+  </si>
+  <si>
+    <t>5116T8</t>
+  </si>
+  <si>
+    <t>+4.1 DM ext.</t>
+  </si>
+  <si>
+    <t>5154T8</t>
+  </si>
+  <si>
+    <t>6114T8</t>
+  </si>
+  <si>
+    <t>+5.1 DM</t>
+  </si>
+  <si>
+    <t>6116T8</t>
+  </si>
+  <si>
+    <t>+5.1 DM ext.</t>
+  </si>
+  <si>
+    <t>8813T8</t>
+  </si>
+  <si>
+    <t>+7.3P DL</t>
+  </si>
+  <si>
+    <t>8853T8</t>
+  </si>
+  <si>
+    <t>9810T8</t>
+  </si>
+  <si>
+    <t>+8.3P DXL</t>
+  </si>
+  <si>
+    <t>2511T8</t>
+  </si>
+  <si>
+    <t>+1.0P US</t>
+  </si>
+  <si>
+    <t>2513T8</t>
+  </si>
+  <si>
+    <t>+1.0P DS</t>
+  </si>
+  <si>
+    <t>2514T8</t>
+  </si>
+  <si>
+    <t>+1.0P DM</t>
+  </si>
+  <si>
+    <t>2011T8</t>
+  </si>
+  <si>
+    <t>+1.0 US</t>
+  </si>
+  <si>
+    <t>2013T8</t>
+  </si>
+  <si>
+    <t>+1.0 DS</t>
+  </si>
+  <si>
+    <t>2014T8</t>
+  </si>
+  <si>
+    <t>+1.0 DM</t>
+  </si>
+  <si>
+    <t>8713T8</t>
+  </si>
+  <si>
+    <t>+7.0x DL</t>
+  </si>
+  <si>
+    <t>8753T8</t>
+  </si>
+  <si>
+    <t>6014T8</t>
+  </si>
+  <si>
+    <t>+5.0 DM</t>
+  </si>
+  <si>
+    <t>6016T8</t>
+  </si>
+  <si>
+    <t>+5.0 DM ext.</t>
+  </si>
+  <si>
+    <t>6044T8</t>
+  </si>
+  <si>
+    <t>6046T8</t>
+  </si>
+  <si>
+    <t>5011T8</t>
+  </si>
+  <si>
+    <t>+4.0 US</t>
+  </si>
+  <si>
+    <t>5014T8</t>
+  </si>
+  <si>
+    <t>+4.0 DM</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5611Q8</t>
+  </si>
+  <si>
+    <t>Q56 US</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>5511Q8</t>
+  </si>
+  <si>
+    <t>Q55 US</t>
+  </si>
+  <si>
+    <t>5512Q8</t>
+  </si>
+  <si>
+    <t>Q55 UM</t>
+  </si>
+  <si>
+    <t>5514Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM</t>
+  </si>
+  <si>
+    <t>5516Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM ext.</t>
+  </si>
+  <si>
+    <t>5534Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM, DM ext</t>
+  </si>
+  <si>
+    <t>5544Q, 5546Q</t>
+  </si>
+  <si>
+    <t>5554Q8</t>
+  </si>
+  <si>
+    <t>5564Q8</t>
+  </si>
+  <si>
+    <t>6512Q8</t>
+  </si>
+  <si>
+    <t>Q65 UM</t>
+  </si>
+  <si>
+    <t>6514Q8</t>
+  </si>
+  <si>
+    <t>Q65 DM</t>
+  </si>
+  <si>
+    <t>6516Q8</t>
+  </si>
+  <si>
+    <t>Q65 DM ext.</t>
+  </si>
+  <si>
+    <t>6534Q8</t>
+  </si>
+  <si>
+    <t>6544Q8</t>
+  </si>
+  <si>
+    <t>6546Q8</t>
+  </si>
+  <si>
+    <t>6564Q8</t>
+  </si>
+  <si>
+    <t>4511T8</t>
+  </si>
+  <si>
+    <t>+3.0P US</t>
+  </si>
+  <si>
+    <t>4514T8</t>
+  </si>
+  <si>
+    <t>+3.0P DM</t>
+  </si>
+  <si>
+    <t>4516T8</t>
+  </si>
+  <si>
+    <t>+3.0P DM ext.</t>
+  </si>
+  <si>
+    <t>4517T8</t>
+  </si>
+  <si>
+    <t>+3.0P Special S</t>
+  </si>
+  <si>
+    <t>5511T8</t>
+  </si>
+  <si>
+    <t>+4.0P US</t>
+  </si>
+  <si>
+    <t>5512T8</t>
+  </si>
+  <si>
+    <t>+4.0P UM</t>
+  </si>
+  <si>
+    <t>5514T8</t>
+  </si>
+  <si>
+    <t>+4.0P DM</t>
+  </si>
+  <si>
+    <t>5516T8</t>
+  </si>
+  <si>
+    <t>+4.0P DM ext.</t>
+  </si>
+  <si>
+    <t>5517T8</t>
+  </si>
+  <si>
+    <t>+4.0P Special S</t>
+  </si>
+  <si>
+    <t>5518T8</t>
+  </si>
+  <si>
+    <t>+4.0P Special B</t>
+  </si>
+  <si>
+    <t>6512T8</t>
+  </si>
+  <si>
+    <t>+5.0P UM</t>
+  </si>
+  <si>
+    <t>6514T8</t>
+  </si>
+  <si>
+    <t>+5.0P DM</t>
+  </si>
+  <si>
+    <t>6516T8</t>
+  </si>
+  <si>
+    <t>+5.0P DM ext.</t>
+  </si>
+  <si>
+    <t>6544T8</t>
+  </si>
+  <si>
+    <t>6546T8</t>
+  </si>
+  <si>
+    <t>7512T8</t>
+  </si>
+  <si>
+    <t>+6.0P UM</t>
+  </si>
+  <si>
+    <t>7514T8</t>
+  </si>
+  <si>
+    <t>+6.0P DM</t>
+  </si>
+  <si>
+    <t>7516T8</t>
+  </si>
+  <si>
+    <t>+6.0P DM ext.</t>
+  </si>
+  <si>
+    <t>8513T8</t>
+  </si>
+  <si>
+    <t>+7.0P DL</t>
+  </si>
+  <si>
+    <t>4611T8</t>
+  </si>
+  <si>
+    <t>+3.1P US</t>
+  </si>
+  <si>
+    <t>4614T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM</t>
+  </si>
+  <si>
+    <t>4616T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM ext.</t>
+  </si>
+  <si>
+    <t>4617T8</t>
+  </si>
+  <si>
+    <t>+3.1P Special S</t>
+  </si>
+  <si>
+    <t>4618T8</t>
+  </si>
+  <si>
+    <t>+3.1P Special B</t>
+  </si>
+  <si>
+    <t>4654T8</t>
+  </si>
+  <si>
+    <t>4814T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM</t>
+  </si>
+  <si>
+    <t>4816T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM ext.</t>
+  </si>
+  <si>
+    <t>5612T8</t>
+  </si>
+  <si>
+    <t>+4.1P UM</t>
+  </si>
+  <si>
+    <t>5614T8</t>
+  </si>
+  <si>
+    <t>+4.1P DM</t>
+  </si>
+  <si>
+    <t>5616T8</t>
+  </si>
+  <si>
+    <t>+4.1P DM ext.</t>
+  </si>
+  <si>
+    <t>5617T8</t>
+  </si>
+  <si>
+    <t>+4.1P Special S</t>
+  </si>
+  <si>
+    <t>5618T8</t>
+  </si>
+  <si>
+    <t>+4.1P Special B</t>
+  </si>
+  <si>
+    <t>5654T8</t>
+  </si>
+  <si>
+    <t>5814T8</t>
+  </si>
+  <si>
+    <t>+4.3P DM</t>
+  </si>
+  <si>
+    <t>5816T8</t>
+  </si>
+  <si>
+    <t>+4.3P DM ext.</t>
+  </si>
+  <si>
+    <t>5845T8</t>
+  </si>
+  <si>
+    <t>5856T8</t>
+  </si>
+  <si>
+    <t>6612T8</t>
+  </si>
+  <si>
+    <t>+5.1P UM</t>
+  </si>
+  <si>
+    <t>6614T8</t>
+  </si>
+  <si>
+    <t>+5.1P DM</t>
+  </si>
+  <si>
+    <t>6616T8</t>
+  </si>
+  <si>
+    <t>+5.1P DM ext.</t>
+  </si>
+  <si>
+    <t>6814T8</t>
+  </si>
+  <si>
+    <t>+5.3P DM</t>
+  </si>
+  <si>
+    <t>6816T8</t>
+  </si>
+  <si>
+    <t>+5.3P DM ext.</t>
+  </si>
+  <si>
+    <t>6854T8</t>
+  </si>
+  <si>
+    <t>6856T8</t>
+  </si>
+  <si>
+    <t>7612T8</t>
+  </si>
+  <si>
+    <t>+6.1P UM</t>
+  </si>
+  <si>
+    <t>7614T8</t>
+  </si>
+  <si>
+    <t>+6.1P DM</t>
+  </si>
+  <si>
+    <t>7616T8</t>
+  </si>
+  <si>
+    <t>+6.1P DM ext.</t>
+  </si>
+  <si>
+    <t>7814T8</t>
+  </si>
+  <si>
+    <t>+6.3P DM</t>
+  </si>
+  <si>
+    <t>7854T8</t>
+  </si>
+  <si>
+    <t>5611T8</t>
+  </si>
+  <si>
+    <t>+4.1P US</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5111Q8</t>
+  </si>
+  <si>
+    <t>Q51 US</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
+    <t>8813Q8</t>
+  </si>
+  <si>
+    <t>Q88 DL</t>
+  </si>
+  <si>
+    <t>8853Q8</t>
+  </si>
+  <si>
+    <t>2511Q8</t>
+  </si>
+  <si>
+    <t>Q25 US</t>
+  </si>
+  <si>
+    <t>2514Q8</t>
+  </si>
+  <si>
+    <t>Q25 DM</t>
+  </si>
+  <si>
+    <t>4511Q8</t>
+  </si>
+  <si>
+    <t>Q45 US</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM</t>
+  </si>
+  <si>
+    <t>4516Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM ext.</t>
+  </si>
+  <si>
+    <t>4554Q8</t>
+  </si>
+  <si>
+    <t>4564Q8</t>
+  </si>
+  <si>
+    <t>5014Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM</t>
+  </si>
+  <si>
+    <t>5016Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM ext.</t>
+  </si>
+  <si>
+    <t>5054Q8</t>
+  </si>
+  <si>
+    <t>7512Q8</t>
+  </si>
+  <si>
+    <t>Q75 UM</t>
+  </si>
+  <si>
+    <t>7514Q8</t>
+  </si>
+  <si>
+    <t>Q75 DM</t>
+  </si>
+  <si>
+    <t>7516Q8</t>
+  </si>
+  <si>
+    <t>Q75 DM ext.</t>
+  </si>
+  <si>
+    <t>7524Q8</t>
+  </si>
+  <si>
+    <t>8513Q8</t>
+  </si>
+  <si>
+    <t>Q85 DL</t>
+  </si>
+  <si>
+    <t>8523Q8</t>
+  </si>
+  <si>
+    <t>8713Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...1057 lines deleted...]
-    <t>8713Q8</t>
   </si>
   <si>
     <t>4518T8</t>
   </si>
   <si>
     <t>+3.0P Special B</t>
   </si>
   <si>
     <t>Hydraulics/ Quick couplings LCS</t>
   </si>
   <si>
     <t>Hydraulics/4500320 Quick couplings</t>
   </si>
   <si>
     <t>XT16P1</t>
   </si>
   <si>
     <t>X16</t>
   </si>
   <si>
     <t>210116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
@@ -7051,2207 +7051,2207 @@
         <v>195</v>
       </c>
       <c r="B474" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B475" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
         <v>242</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
         <v>243</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C500" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C501" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C504" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C505" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C506" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C507" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C509" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C511" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C513" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C514" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C523" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C524" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C525" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C526" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="B527" s="0" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
         <v>298</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
         <v>311</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="B538" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
         <v>318</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="B547" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
         <v>335</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
         <v>340</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C551" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
         <v>341</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C557" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
         <v>352</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C560" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C561" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C562" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C563" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C564" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
         <v>365</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C565" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="C566" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
         <v>368</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C567" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
         <v>369</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="C568" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C569" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C570" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C571" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
         <v>376</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="C572" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
         <v>377</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C573" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
         <v>378</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C574" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
         <v>379</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="C575" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C576" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C577" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C578" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C579" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C580" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C581" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C585" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C587" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="C588" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
         <v>406</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C589" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
         <v>407</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="C590" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C591" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C592" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C593" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C594" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C595" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C596" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C597" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C598" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="C599" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="C600" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C601" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C602" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C603" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C604" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C605" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C606" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="C607" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
         <v>441</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="C608" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C609" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C610" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
         <v>446</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C611" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
         <v>447</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C612" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C613" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C614" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C615" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C616" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="C617" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
         <v>458</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C618" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
         <v>459</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C619" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C620" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C621" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C622" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B623" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="C623" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
         <v>468</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C624" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C625" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C626" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C627" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C628" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C629" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B630" s="0" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="C630" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
         <v>481</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C631" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C632" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="B633" s="0" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
       <c r="C633" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
         <v>486</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C634" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C635" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="C636" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
         <v>491</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C637" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
         <v>492</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="C638" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C639" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C640" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C641" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C642" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C643" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C644" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
         <v>507</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C646" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
         <v>508</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="C647" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="C652" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
         <v>519</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B654" s="0" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
         <v>522</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="C660" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
         <v>533</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="C661" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
         <v>534</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="C662" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="C664" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
         <v>539</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="C665" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C666" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C667" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="C668" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
         <v>546</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C669" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="B670" s="0" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="C670" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
         <v>549</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>548</v>
+        <v>244</v>
       </c>
       <c r="C671" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>245</v>
+        <v>198</v>
       </c>
       <c r="C672" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
         <v>551</v>
       </c>
       <c r="B673" s="0" t="s">
         <v>552</v>
       </c>
       <c r="C673" s="0" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B674" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C674" s="0" t="s">
         <v>126</v>
@@ -9636,2207 +9636,2207 @@
         <v>195</v>
       </c>
       <c r="B709" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C709" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B710" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C710" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C711" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C712" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C713" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C714" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C715" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C716" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C717" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C718" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C719" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C720" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C721" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C722" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C723" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C724" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C725" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C726" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C727" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C728" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C729" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C730" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C731" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C732" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C733" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
         <v>242</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C734" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
         <v>243</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C735" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C736" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C737" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C738" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C739" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C740" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C741" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C742" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C743" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C744" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C745" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C746" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C747" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C748" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C749" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C750" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C751" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C752" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C753" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C754" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C755" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C756" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C757" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C758" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C759" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C760" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C761" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="B762" s="0" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="C762" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
         <v>298</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C763" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C764" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C765" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C766" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C767" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C768" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C769" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
         <v>311</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C770" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C771" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C772" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="B773" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="C773" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
         <v>318</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C774" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C775" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C776" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C777" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C778" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C779" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C780" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C781" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="B782" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="C782" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
         <v>335</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C783" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C784" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C785" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
         <v>340</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C786" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
         <v>341</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="C787" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C788" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C789" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C790" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C791" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C792" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
         <v>352</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C793" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C794" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C795" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C796" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C797" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C798" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C799" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
         <v>365</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C800" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="C801" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
         <v>368</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C802" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
         <v>369</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="C803" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C804" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C805" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C806" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
         <v>376</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="C807" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
         <v>377</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C808" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
         <v>378</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C809" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
         <v>379</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="C810" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C811" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C812" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C813" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C814" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C815" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C816" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C817" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C818" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C819" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C820" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C821" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C822" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="C823" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
         <v>406</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C824" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
         <v>407</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="C825" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C826" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C827" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C828" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C829" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C830" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C831" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C832" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C833" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="C834" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="C835" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C836" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C837" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C838" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C839" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C840" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C841" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="C842" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
         <v>441</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="C843" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C844" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C845" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
         <v>446</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C846" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
         <v>447</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C847" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C848" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C849" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C850" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C851" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="C852" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
         <v>458</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C853" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
         <v>459</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C854" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C855" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C856" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C857" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B858" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="C858" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
         <v>468</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C859" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C860" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C861" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C862" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C863" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C864" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B865" s="0" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="C865" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
         <v>481</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C866" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C867" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="B868" s="0" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
       <c r="C868" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
         <v>486</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C869" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C870" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="C871" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
         <v>491</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C872" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
         <v>492</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="C873" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C874" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C875" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C876" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C877" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C878" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C879" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C880" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
         <v>507</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C881" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
         <v>508</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="C882" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C883" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C884" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C885" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C886" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="C887" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
         <v>519</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C888" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B889" s="0" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="C889" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
         <v>522</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C890" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C891" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C892" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C893" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C894" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="C895" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
         <v>533</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="C896" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
         <v>534</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="C897" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C898" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="C899" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
         <v>539</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="C900" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C901" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C902" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="C903" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
         <v>546</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C904" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="B905" s="0" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="C905" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
         <v>549</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>548</v>
+        <v>244</v>
       </c>
       <c r="C906" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>245</v>
+        <v>198</v>
       </c>
       <c r="C907" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
         <v>551</v>
       </c>
       <c r="B908" s="0" t="s">
         <v>552</v>
       </c>
       <c r="C908" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="909">
       <c r="B909" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C909" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="910">