--- v0 (2026-04-14)
+++ v1 (2026-07-10)
@@ -84,102 +84,102 @@
   <si>
     <t>CQ14N1</t>
   </si>
   <si>
     <t>140c</t>
   </si>
   <si>
     <t>Lifting Implements</t>
   </si>
   <si>
     <t>Buckets</t>
   </si>
   <si>
     <t>/12724610-1 Cylinder</t>
   </si>
   <si>
     <t>/12724710-1 Cylinder</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>XT16P1</t>
+  </si>
+  <si>
+    <t>X16</t>
+  </si>
+  <si>
+    <t>210116</t>
+  </si>
+  <si>
+    <t>X1S</t>
+  </si>
+  <si>
+    <t>201116</t>
+  </si>
+  <si>
     <t>XQ16P1</t>
   </si>
   <si>
-    <t>X16</t>
-[...11 lines deleted...]
-    <t>201116</t>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>210121</t>
   </si>
   <si>
     <t>XQ21N1</t>
   </si>
   <si>
-    <t>X21</t>
-[...11 lines deleted...]
-    <t>210121</t>
+    <t>XT26P1</t>
+  </si>
+  <si>
+    <t>X26</t>
+  </si>
+  <si>
+    <t>210126</t>
+  </si>
+  <si>
+    <t>X2S</t>
+  </si>
+  <si>
+    <t>201126</t>
   </si>
   <si>
     <t>XQ26P1</t>
-  </si>
-[...13 lines deleted...]
-    <t>201126</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -592,73 +592,73 @@
         <v>24</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
@@ -680,161 +680,161 @@
         <v>8</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>