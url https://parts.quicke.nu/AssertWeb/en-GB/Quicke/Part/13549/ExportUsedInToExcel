--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -15,59 +15,59 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="255">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>Manure &amp; Silage Implements</t>
+  </si>
+  <si>
+    <t xml:space="preserve">/ </t>
+  </si>
+  <si>
     <t>Buckets</t>
   </si>
   <si>
-    <t xml:space="preserve">/ </t>
-[...4 lines deleted...]
-  <si>
     <t>Bale Handling</t>
   </si>
   <si>
     <t>PQ26N1</t>
   </si>
   <si>
     <t>260N</t>
   </si>
   <si>
     <t>PT26N1</t>
   </si>
   <si>
     <t>9701Q</t>
   </si>
   <si>
     <t>970 US</t>
   </si>
   <si>
     <t xml:space="preserve">Cylinder, Lift/ </t>
   </si>
   <si>
     <t>9702Q</t>
   </si>
   <si>
     <t>970 UM</t>
@@ -324,258 +324,258 @@
   <si>
     <t>4011T8</t>
   </si>
   <si>
     <t>+3.0 US</t>
   </si>
   <si>
     <t>/12711810-1 Cylinder</t>
   </si>
   <si>
     <t>4014T8</t>
   </si>
   <si>
     <t>+3.0 DM</t>
   </si>
   <si>
     <t>Cylinder/12711810-1 Cylinder</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4011Q8</t>
+  </si>
+  <si>
+    <t>Q40 US</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4016Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4111T8</t>
+  </si>
+  <si>
+    <t>+3.1 US</t>
+  </si>
+  <si>
+    <t>4114T8</t>
+  </si>
+  <si>
+    <t>+3.1 DM</t>
+  </si>
+  <si>
+    <t>5154T8</t>
+  </si>
+  <si>
+    <t>+4.1 DM</t>
+  </si>
+  <si>
+    <t>5611Q8</t>
+  </si>
+  <si>
+    <t>Q56 US</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>5511Q8</t>
+  </si>
+  <si>
+    <t>Q55 US</t>
+  </si>
+  <si>
+    <t>5512Q8</t>
+  </si>
+  <si>
+    <t>Q55 UM</t>
+  </si>
+  <si>
+    <t>5514Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM</t>
+  </si>
+  <si>
+    <t>5516Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM ext.</t>
+  </si>
+  <si>
+    <t>Q55 DM, DM ext</t>
+  </si>
+  <si>
+    <t>5544Q, 5546Q</t>
+  </si>
+  <si>
+    <t>5511T8</t>
+  </si>
+  <si>
+    <t>+4.0P US</t>
+  </si>
+  <si>
+    <t>5512T8</t>
+  </si>
+  <si>
+    <t>+4.0P UM</t>
+  </si>
+  <si>
+    <t>5514T8</t>
+  </si>
+  <si>
+    <t>+4.0P DM</t>
+  </si>
+  <si>
+    <t>5516T8</t>
+  </si>
+  <si>
+    <t>+4.0P DM ext.</t>
+  </si>
+  <si>
+    <t>5517T8</t>
+  </si>
+  <si>
+    <t>+4.0P Special S</t>
+  </si>
+  <si>
+    <t>5518T8</t>
+  </si>
+  <si>
+    <t>+4.0P Special B</t>
+  </si>
+  <si>
+    <t>5612T8</t>
+  </si>
+  <si>
+    <t>+4.1P UM</t>
+  </si>
+  <si>
+    <t>5614T8</t>
+  </si>
+  <si>
+    <t>+4.1P DM</t>
+  </si>
+  <si>
+    <t>5616T8</t>
+  </si>
+  <si>
+    <t>+4.1P DM ext.</t>
+  </si>
+  <si>
+    <t>5617T8</t>
+  </si>
+  <si>
+    <t>+4.1P Special S</t>
+  </si>
+  <si>
+    <t>5618T8</t>
+  </si>
+  <si>
+    <t>+4.1P Special B</t>
+  </si>
+  <si>
+    <t>5845T8</t>
+  </si>
+  <si>
+    <t>+4.3P DM</t>
+  </si>
+  <si>
+    <t>5856T8</t>
+  </si>
+  <si>
+    <t>+4.3P DM ext.</t>
+  </si>
+  <si>
+    <t>5611T8</t>
+  </si>
+  <si>
+    <t>+4.1P US</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>4564Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM</t>
+  </si>
+  <si>
+    <t>5054Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
     <t>Q41 DM</t>
-  </si>
-[...202 lines deleted...]
-    <t>Q50 DM</t>
   </si>
   <si>
     <t>4916Q8</t>
   </si>
   <si>
     <t>Q49 DM ext.</t>
   </si>
   <si>
     <t>4912T8</t>
   </si>
   <si>
     <t>+3.4P UM</t>
   </si>
   <si>
     <t>4914T8</t>
   </si>
   <si>
     <t>+3.4P DM</t>
   </si>
   <si>
     <t>4916T8</t>
   </si>
   <si>
     <t>+3.4P DM ext.</t>
   </si>
@@ -953,123 +953,123 @@
       <c r="B13" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
         <v>5</v>
       </c>
@@ -2630,79 +2630,79 @@
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>144</v>
+        <v>89</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>145</v>
+        <v>90</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>92</v>
+        <v>145</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="186">
@@ -2740,76 +2740,76 @@
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>160</v>
+        <v>94</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>161</v>
+        <v>95</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>96</v>
+        <v>160</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>97</v>
+        <v>161</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>4</v>
@@ -2916,175 +2916,175 @@
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>187</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
         <v>190</v>
       </c>
       <c r="B219" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
         <v>192</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>193</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>4</v>
@@ -3548,285 +3548,285 @@
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
         <v>211</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>106</v>
+        <v>213</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>107</v>
+        <v>175</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>107</v>
+        <v>215</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>214</v>
+        <v>106</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>215</v>
+        <v>107</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B268" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>112</v>
+        <v>216</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>111</v>
+        <v>218</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>217</v>
+        <v>112</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>218</v>
+        <v>113</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B273" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>116</v>
+        <v>219</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>117</v>
+        <v>221</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>221</v>
+        <v>117</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>119</v>
+        <v>224</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>223</v>
+        <v>116</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>224</v>
+        <v>117</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>118</v>
+        <v>225</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>230</v>
+        <v>161</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>231</v>
+        <v>160</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>162</v>
+        <v>232</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>175</v>
+        <v>234</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>233</v>
+        <v>172</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>234</v>
+        <v>173</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B287" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>237</v>
@@ -3870,216 +3870,216 @@
         <v>244</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>248</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
         <v>250</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B311" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>16</v>