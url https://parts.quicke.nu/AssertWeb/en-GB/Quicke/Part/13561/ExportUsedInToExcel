--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="115">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Lifting Implements</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">Powergrab 185/ </t>
   </si>
   <si>
     <t xml:space="preserve">Powergrab 210/ </t>
   </si>
   <si>
@@ -343,50 +343,53 @@
     <t xml:space="preserve">Multigrab S+ 140/ </t>
   </si>
   <si>
     <t xml:space="preserve">Multigrab S+ 160/ </t>
   </si>
   <si>
     <t xml:space="preserve">Multigrab S+ 180/ </t>
   </si>
   <si>
     <t xml:space="preserve">Multifork S+/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket SC M+ 230/ </t>
   </si>
   <si>
     <t xml:space="preserve">150S+/ </t>
   </si>
   <si>
     <t xml:space="preserve">110S+/ </t>
   </si>
   <si>
     <t xml:space="preserve">130S+/ </t>
   </si>
   <si>
     <t xml:space="preserve">Powergrab XL+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">M+ Hydraulic Series/ </t>
   </si>
   <si>
     <t xml:space="preserve">Powergrab M+ 220/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -394,51 +397,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C527"/>
+  <dimension ref="A1:C531"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="24.3262920379639" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1557,1061 +1560,1067 @@
       <c r="C141" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="142">
       <c r="B142" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="143">
       <c r="B143" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="144">
       <c r="B144" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="145">
       <c r="B145" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="146">
       <c r="B146" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="147">
       <c r="B147" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="148">
       <c r="B148" s="0" t="s">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="149">
       <c r="B149" s="0" t="s">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="150">
       <c r="B150" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="151">
       <c r="B151" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="152">
       <c r="B152" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="153">
       <c r="B153" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="154">
       <c r="B154" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="155">
       <c r="B155" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="156">
       <c r="B156" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="157">
       <c r="B157" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="158">
       <c r="B158" s="0" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="159">
       <c r="B159" s="0" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="160">
       <c r="B160" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="161">
       <c r="B161" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
     </row>
     <row r="162">
       <c r="B162" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="163">
       <c r="B163" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="164">
       <c r="B164" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="165">
       <c r="B165" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="166">
       <c r="B166" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="167">
       <c r="B167" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="168">
       <c r="B168" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="169">
       <c r="B169" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="170">
       <c r="B170" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="171">
       <c r="B171" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="172">
       <c r="B172" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="173">
       <c r="B173" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="174">
       <c r="B174" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="175">
       <c r="B175" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="176">
       <c r="B176" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="177">
       <c r="B177" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="178">
       <c r="B178" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="179">
       <c r="B179" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="180">
       <c r="B180" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="181">
       <c r="B181" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="182">
       <c r="B182" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
     </row>
     <row r="183">
       <c r="B183" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
     </row>
     <row r="184">
       <c r="B184" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="185">
       <c r="B185" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="186">
       <c r="B186" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
     </row>
     <row r="187">
       <c r="B187" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
     </row>
     <row r="188">
       <c r="B188" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
     </row>
     <row r="189">
       <c r="B189" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
     </row>
     <row r="190">
       <c r="B190" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="191">
       <c r="B191" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
     </row>
     <row r="192">
       <c r="B192" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
     </row>
     <row r="193">
       <c r="B193" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
     </row>
     <row r="194">
       <c r="B194" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="195">
       <c r="B195" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="196">
       <c r="B196" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
     </row>
     <row r="197">
       <c r="B197" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
     </row>
     <row r="198">
       <c r="B198" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="199">
       <c r="B199" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="200">
       <c r="B200" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
     </row>
     <row r="201">
       <c r="B201" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="202">
       <c r="B202" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="203">
       <c r="B203" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="204">
       <c r="B204" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="205">
       <c r="B205" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="206">
       <c r="B206" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="207">
       <c r="B207" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="208">
       <c r="B208" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="209">
       <c r="B209" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="210">
       <c r="B210" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="211">
       <c r="B211" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="212">
       <c r="B212" s="0" t="s">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
     </row>
     <row r="213">
       <c r="B213" s="0" t="s">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
     </row>
     <row r="214">
       <c r="B214" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="215">
       <c r="B215" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="216">
       <c r="B216" s="0" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
     </row>
     <row r="217">
       <c r="B217" s="0" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
     </row>
     <row r="218">
       <c r="B218" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
     </row>
     <row r="219">
       <c r="B219" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="220">
       <c r="B220" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="221">
       <c r="B221" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="222">
       <c r="B222" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="223">
       <c r="B223" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="224">
       <c r="B224" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="225">
       <c r="B225" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="226">
       <c r="B226" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="227">
       <c r="B227" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="228">
       <c r="B228" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="229">
       <c r="B229" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="230">
       <c r="B230" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="231">
       <c r="B231" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="232">
       <c r="B232" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="233">
       <c r="B233" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="234">
       <c r="B234" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="235">
       <c r="B235" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="236">
       <c r="B236" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="237">
       <c r="B237" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="238">
       <c r="B238" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="239">
       <c r="B239" s="0" t="s">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>102</v>
+        <v>35</v>
       </c>
     </row>
     <row r="240">
       <c r="B240" s="0" t="s">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>103</v>
+        <v>38</v>
       </c>
     </row>
     <row r="241">
       <c r="B241" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="242">
       <c r="B242" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="243">
       <c r="B243" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="244">
       <c r="B244" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="245">
       <c r="B245" s="0" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>36</v>
+        <v>104</v>
       </c>
     </row>
     <row r="246">
       <c r="B246" s="0" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>37</v>
+        <v>105</v>
       </c>
     </row>
     <row r="247">
       <c r="B247" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="248">
       <c r="B248" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="249">
       <c r="B249" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="250">
       <c r="B250" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="251">
       <c r="B251" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="252">
       <c r="B252" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>107</v>
+        <v>74</v>
       </c>
     </row>
     <row r="253">
       <c r="B253" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
     </row>
     <row r="254">
       <c r="B254" s="0" t="s">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>74</v>
+        <v>108</v>
       </c>
     </row>
     <row r="255">
       <c r="B255" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
     </row>
     <row r="256">
       <c r="B256" s="0" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="257">
       <c r="B257" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
     </row>
     <row r="258">
       <c r="B258" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="259">
       <c r="B259" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="260">
       <c r="B260" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="261">
       <c r="B261" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="262">
       <c r="B262" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="263">
       <c r="B263" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="264">
       <c r="B264" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="265">
       <c r="B265" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="266">
       <c r="B266" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="267">
       <c r="B267" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="268">
       <c r="B268" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="269">
       <c r="B269" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="270">
+      <c r="B270" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C270" s="0" t="s">
-        <v>4</v>
+        <v>52</v>
       </c>
     </row>
     <row r="271">
+      <c r="B271" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C271" s="0" t="s">
-        <v>4</v>
+        <v>57</v>
       </c>
     </row>
     <row r="272">
       <c r="C272" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="273">
       <c r="C273" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="274">
       <c r="C274" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="275">
       <c r="C275" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="276">
       <c r="C276" s="0" t="s">
         <v>4</v>
@@ -3847,32 +3856,52 @@
         <v>4</v>
       </c>
     </row>
     <row r="523">
       <c r="C523" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="524">
       <c r="C524" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="525">
       <c r="C525" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="526">
       <c r="C526" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="527">
       <c r="C527" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="C528" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="C529" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="C530" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="C531" s="0" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>