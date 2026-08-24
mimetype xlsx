--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="169">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2111Q8</t>
   </si>
   <si>
     <t>Q21 US</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>2113Q8</t>
   </si>
   <si>
     <t>Q21 DS</t>
   </si>
   <si>
@@ -276,279 +276,342 @@
   <si>
     <t>3614Q8</t>
   </si>
   <si>
     <t>Q36 DM</t>
   </si>
   <si>
     <t>3616Q8</t>
   </si>
   <si>
     <t>Q36 DM ext.</t>
   </si>
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>2014Q8</t>
+  </si>
+  <si>
+    <t>Q20 DM</t>
+  </si>
+  <si>
+    <t>3014Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM</t>
+  </si>
+  <si>
+    <t>3016Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM ext.</t>
+  </si>
+  <si>
+    <t>3514Q8</t>
+  </si>
+  <si>
+    <t>Q35 DM</t>
+  </si>
+  <si>
+    <t>3564Q8</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4016Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4054Q8</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>2514Q8</t>
+  </si>
+  <si>
+    <t>Q25 DM</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM</t>
+  </si>
+  <si>
+    <t>4516Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM ext.</t>
+  </si>
+  <si>
+    <t>4554Q8</t>
+  </si>
+  <si>
+    <t>4564Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
-    <t>Q41 DM</t>
-[...83 lines deleted...]
-    <t>4564Q8</t>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
   </si>
   <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
-    <t>501751</t>
-[...4 lines deleted...]
-  <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
-    <t>501761</t>
-[...50 lines deleted...]
-    <t>Q4L DM</t>
+    <t>521741</t>
+  </si>
+  <si>
+    <t>FL.3825N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SkidSteer/ </t>
+  </si>
+  <si>
+    <t>521146</t>
+  </si>
+  <si>
+    <t>FL.3818N</t>
+  </si>
+  <si>
+    <t>521751</t>
+  </si>
+  <si>
+    <t>FL.4126N</t>
+  </si>
+  <si>
+    <t>521156</t>
+  </si>
+  <si>
+    <t>FL.4119N</t>
+  </si>
+  <si>
+    <t>521158</t>
+  </si>
+  <si>
+    <t>FL.4122N</t>
+  </si>
+  <si>
+    <t>520741</t>
+  </si>
+  <si>
+    <t>U4</t>
+  </si>
+  <si>
+    <t>520146</t>
+  </si>
+  <si>
+    <t>U4S</t>
+  </si>
+  <si>
+    <t>520751</t>
+  </si>
+  <si>
+    <t>U5</t>
+  </si>
+  <si>
+    <t>520156</t>
+  </si>
+  <si>
+    <t>U5S</t>
+  </si>
+  <si>
+    <t>520158</t>
+  </si>
+  <si>
+    <t>U5M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C89"/>
+  <dimension ref="A1:C97"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="10.4627332687378" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -1051,227 +1114,227 @@
         <v>88</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
@@ -1388,73 +1451,173 @@
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
+      <c r="A81" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>149</v>
+      </c>
       <c r="C81" s="0" t="s">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>152</v>
+      </c>
       <c r="C82" s="0" t="s">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>154</v>
+      </c>
       <c r="C83" s="0" t="s">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>156</v>
+      </c>
       <c r="C84" s="0" t="s">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>158</v>
+      </c>
       <c r="C85" s="0" t="s">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>160</v>
+      </c>
       <c r="C86" s="0" t="s">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>162</v>
+      </c>
       <c r="C87" s="0" t="s">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>164</v>
+      </c>
       <c r="C88" s="0" t="s">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>166</v>
+      </c>
       <c r="C89" s="0" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="C91" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="C92" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="C93" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="C94" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="C95" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="C96" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>