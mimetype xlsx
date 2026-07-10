--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -482,235 +482,235 @@
       <c r="C40" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50">
       <c r="B50" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56">
       <c r="B56" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="59">
       <c r="B59" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="60">
       <c r="B60" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67">
       <c r="C67" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="68">
       <c r="C68" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="69">
       <c r="C69" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="70">
       <c r="C70" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71">
       <c r="C71" s="0" t="s">
         <v>24</v>