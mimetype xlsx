--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -147,50 +147,53 @@
   <si>
     <t xml:space="preserve">220GXL+/ </t>
   </si>
   <si>
     <t xml:space="preserve">240GXL+/ </t>
   </si>
   <si>
     <t xml:space="preserve">260GXL+/ </t>
   </si>
   <si>
     <t xml:space="preserve">200GL+/ </t>
   </si>
   <si>
     <t xml:space="preserve">220GL+/ </t>
   </si>
   <si>
     <t xml:space="preserve">240GL+/ </t>
   </si>
   <si>
     <t xml:space="preserve">260GL+/ </t>
   </si>
   <si>
     <t xml:space="preserve">180GM+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">Accessories/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">200GM+/ </t>
   </si>
   <si>
     <t xml:space="preserve">220GM+/ </t>
   </si>
   <si>
     <t xml:space="preserve">240GM+/ </t>
   </si>
   <si>
     <t xml:space="preserve">90GS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">100GS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">120GS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">140GS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">160GS+/ </t>
   </si>
   <si>
     <t xml:space="preserve">135H/ </t>
@@ -486,62 +489,62 @@
   <si>
     <t xml:space="preserve">Bucket CS/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket CM/ </t>
   </si>
   <si>
     <t xml:space="preserve">185U/ </t>
   </si>
   <si>
     <t xml:space="preserve">215U/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut XL+ 225/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut XL+ 250/ </t>
   </si>
   <si>
     <t xml:space="preserve">160SM+/ </t>
   </si>
   <si>
     <t xml:space="preserve">180SM+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">220SM+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">240SM+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">260SM+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">200SM+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">220SM+/ </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">XH M+ 160/ </t>
   </si>
   <si>
     <t xml:space="preserve">XH M+ 180/ </t>
   </si>
   <si>
     <t xml:space="preserve">XH M+ 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">XH M+ 220/ </t>
   </si>
   <si>
     <t xml:space="preserve">XH M+ 240/ </t>
   </si>
   <si>
     <t xml:space="preserve">XH M+ 260/ </t>
   </si>
   <si>
     <t xml:space="preserve">Maxi Grapple 210 MK2/ </t>
   </si>
   <si>
     <t xml:space="preserve">Maxi Grapple 240 MK2/ </t>
   </si>
   <si>
     <t xml:space="preserve">Maxi Grapple 260 MK2/ </t>
@@ -610,53 +613,50 @@
     <t xml:space="preserve">200LV/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 175/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VM+ 240/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VM+ 260/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VM+ 220/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VM+ 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VM+ 180/ </t>
   </si>
   <si>
     <t>Bale Handling</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Accessories/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VL+ 260/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VL+ 240/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VL+ 220/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VL+ 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">150S+/ </t>
   </si>
   <si>
     <t xml:space="preserve">110S+/ </t>
   </si>
   <si>
     <t xml:space="preserve">130S+/ </t>
   </si>
   <si>
     <t xml:space="preserve">185VM/ </t>
   </si>
@@ -739,51 +739,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C1192"/>
+  <dimension ref="A1:C1193"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="43.4698829650879" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1626,323 +1626,323 @@
       <c r="C105" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="106">
       <c r="B106" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="107">
       <c r="B107" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="108">
       <c r="B108" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="109">
       <c r="B109" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="110">
       <c r="B110" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="111">
       <c r="B111" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="112">
       <c r="B112" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="113">
       <c r="B113" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="114">
       <c r="B114" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="115">
       <c r="B115" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="116">
       <c r="B116" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="117">
       <c r="B117" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="118">
       <c r="B118" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="119">
       <c r="B119" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="120">
       <c r="B120" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="121">
       <c r="B121" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="122">
       <c r="B122" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="123">
       <c r="B123" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="124">
       <c r="B124" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="125">
       <c r="B125" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="126">
       <c r="B126" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="127">
       <c r="B127" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="128">
       <c r="B128" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="129">
       <c r="B129" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="130">
       <c r="B130" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="B131" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="B132" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="133">
       <c r="B133" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="134">
       <c r="B134" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="135">
       <c r="B135" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="136">
       <c r="B136" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="137">
       <c r="B137" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="138">
       <c r="B138" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="139">
       <c r="B139" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="140">
       <c r="B140" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="141">
       <c r="B141" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="142">
       <c r="B142" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="143">
       <c r="B143" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="144">
       <c r="B144" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="145">
       <c r="B145" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>71</v>
       </c>
@@ -1970,232 +1970,232 @@
       <c r="C148" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="149">
       <c r="B149" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="150">
       <c r="B150" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="151">
       <c r="B151" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="152">
       <c r="B152" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="153">
       <c r="B153" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="154">
       <c r="B154" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="155">
       <c r="B155" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="156">
       <c r="B156" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="157">
       <c r="B157" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="158">
       <c r="B158" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="159">
       <c r="B159" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="160">
       <c r="B160" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="161">
       <c r="B161" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="162">
       <c r="B162" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="163">
       <c r="B163" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="164">
       <c r="B164" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="165">
       <c r="B165" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="166">
       <c r="B166" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="167">
       <c r="B167" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="168">
       <c r="B168" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="169">
       <c r="B169" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="170">
       <c r="B170" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="171">
       <c r="B171" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="172">
       <c r="B172" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="173">
       <c r="B173" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="174">
       <c r="B174" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="175">
       <c r="B175" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="176">
       <c r="B176" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="177">
       <c r="B177" s="0" t="s">
         <v>3</v>
       </c>
@@ -2218,1187 +2218,1187 @@
       <c r="C179" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="180">
       <c r="B180" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="181">
       <c r="B181" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="182">
       <c r="B182" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="183">
       <c r="B183" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="184">
       <c r="B184" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="185">
       <c r="B185" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="186">
       <c r="B186" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="187">
       <c r="B187" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="188">
       <c r="B188" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="189">
       <c r="B189" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="190">
       <c r="B190" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="191">
       <c r="B191" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="192">
       <c r="B192" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="193">
       <c r="B193" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="194">
       <c r="B194" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="195">
       <c r="B195" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="196">
       <c r="B196" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="197">
       <c r="B197" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="198">
       <c r="B198" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="199">
       <c r="B199" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="200">
       <c r="B200" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="201">
       <c r="B201" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="202">
       <c r="B202" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="203">
       <c r="B203" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="204">
       <c r="B204" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="205">
       <c r="B205" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="206">
       <c r="B206" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="207">
       <c r="B207" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="208">
       <c r="B208" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="209">
       <c r="B209" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="210">
       <c r="B210" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="211">
       <c r="B211" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
     </row>
     <row r="212">
       <c r="B212" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="213">
       <c r="B213" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="214">
       <c r="B214" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="215">
       <c r="B215" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="216">
       <c r="B216" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="217">
       <c r="B217" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="218">
       <c r="B218" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="219">
       <c r="B219" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="220">
       <c r="B220" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="221">
       <c r="B221" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="222">
       <c r="B222" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>4</v>
+        <v>105</v>
       </c>
     </row>
     <row r="223">
       <c r="B223" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="224">
       <c r="B224" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="225">
       <c r="B225" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="226">
       <c r="B226" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>105</v>
+        <v>4</v>
       </c>
     </row>
     <row r="227">
       <c r="B227" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="228">
       <c r="B228" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="229">
       <c r="B229" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="230">
       <c r="B230" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="231">
       <c r="B231" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="232">
       <c r="B232" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="233">
       <c r="B233" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="234">
       <c r="B234" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="235">
       <c r="B235" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="236">
       <c r="B236" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="237">
       <c r="B237" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>55</v>
+        <v>109</v>
       </c>
     </row>
     <row r="238">
       <c r="B238" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="239">
       <c r="B239" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="240">
       <c r="B240" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="241">
       <c r="B241" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="242">
       <c r="B242" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="243">
       <c r="B243" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="244">
       <c r="B244" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="245">
       <c r="B245" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="246">
       <c r="B246" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="247">
       <c r="B247" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="248">
       <c r="B248" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="249">
       <c r="B249" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="250">
       <c r="B250" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>109</v>
+        <v>60</v>
       </c>
     </row>
     <row r="251">
       <c r="B251" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="252">
       <c r="B252" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="253">
       <c r="B253" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="254">
       <c r="B254" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="255">
       <c r="B255" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="256">
       <c r="B256" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="257">
       <c r="B257" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="258">
       <c r="B258" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="259">
       <c r="B259" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="260">
       <c r="B260" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="261">
       <c r="B261" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="262">
       <c r="B262" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="263">
       <c r="B263" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="264">
       <c r="B264" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="265">
       <c r="B265" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="266">
       <c r="B266" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="267">
       <c r="B267" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="268">
       <c r="B268" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="269">
       <c r="B269" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="270">
       <c r="B270" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="271">
       <c r="B271" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="272">
       <c r="B272" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="273">
       <c r="B273" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="274">
       <c r="B274" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="275">
       <c r="B275" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="276">
       <c r="B276" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="277">
       <c r="B277" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="278">
       <c r="B278" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="279">
       <c r="B279" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="280">
       <c r="B280" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="281">
       <c r="B281" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
     </row>
     <row r="282">
       <c r="B282" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
     </row>
     <row r="283">
       <c r="B283" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
     </row>
     <row r="284">
       <c r="B284" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
     </row>
     <row r="285">
       <c r="B285" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="286">
       <c r="B286" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="287">
       <c r="B287" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="288">
       <c r="B288" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="289">
       <c r="B289" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="290">
       <c r="B290" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="291">
       <c r="B291" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="292">
       <c r="B292" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="293">
       <c r="B293" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="294">
       <c r="B294" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="295">
       <c r="B295" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="296">
       <c r="B296" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="297">
       <c r="B297" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="298">
       <c r="B298" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="299">
       <c r="B299" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="300">
       <c r="B300" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="301">
       <c r="B301" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>101</v>
+        <v>131</v>
       </c>
     </row>
     <row r="302">
       <c r="B302" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="303">
       <c r="B303" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>121</v>
+        <v>104</v>
       </c>
     </row>
     <row r="304">
       <c r="B304" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="305">
       <c r="B305" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="306">
       <c r="B306" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
     </row>
     <row r="307">
       <c r="B307" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="308">
       <c r="B308" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="309">
       <c r="B309" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="310">
       <c r="B310" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="311">
       <c r="B311" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="312">
       <c r="B312" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="313">
       <c r="B313" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="314">
       <c r="B314" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="315">
       <c r="B315" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="316">
       <c r="B316" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="317">
       <c r="B317" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="318">
       <c r="B318" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="319">
       <c r="B319" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="320">
       <c r="B320" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="321">
       <c r="B321" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="322">
       <c r="B322" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="323">
       <c r="B323" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="324">
       <c r="B324" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="325">
       <c r="B325" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="326">
       <c r="B326" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="327">
       <c r="B327" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>144</v>
       </c>
@@ -3407,550 +3407,550 @@
       <c r="B328" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="329">
       <c r="B329" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="330">
       <c r="B330" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="331">
       <c r="B331" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>89</v>
+        <v>148</v>
       </c>
     </row>
     <row r="332">
       <c r="B332" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="333">
       <c r="B333" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="334">
       <c r="B334" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="335">
       <c r="B335" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="336">
       <c r="B336" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="337">
       <c r="B337" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="338">
       <c r="B338" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="339">
       <c r="B339" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="340">
       <c r="B340" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="341">
       <c r="B341" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="342">
       <c r="B342" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="343">
       <c r="B343" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="344">
       <c r="B344" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="345">
       <c r="B345" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="346">
       <c r="B346" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
     </row>
     <row r="347">
       <c r="B347" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="348">
       <c r="B348" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="349">
       <c r="B349" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="350">
       <c r="B350" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="351">
       <c r="B351" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="352">
       <c r="B352" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>31</v>
+        <v>150</v>
       </c>
     </row>
     <row r="353">
       <c r="B353" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="354">
       <c r="B354" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="355">
       <c r="B355" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="356">
       <c r="B356" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="357">
       <c r="B357" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="358">
       <c r="B358" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="359">
       <c r="B359" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="360">
       <c r="B360" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="361">
       <c r="B361" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="362">
       <c r="B362" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="363">
       <c r="B363" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="364">
       <c r="B364" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
     </row>
     <row r="365">
       <c r="B365" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="366">
       <c r="B366" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="367">
       <c r="B367" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="368">
       <c r="B368" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="369">
       <c r="B369" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="370">
       <c r="B370" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
     </row>
     <row r="371">
       <c r="B371" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="372">
       <c r="B372" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="373">
       <c r="B373" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="374">
       <c r="B374" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="375">
       <c r="B375" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="376">
       <c r="B376" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="377">
       <c r="B377" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="378">
       <c r="B378" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="379">
       <c r="B379" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="380">
       <c r="B380" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="381">
       <c r="B381" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="382">
       <c r="B382" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="383">
       <c r="B383" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="384">
       <c r="B384" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="385">
       <c r="B385" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="386">
       <c r="B386" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="387">
       <c r="B387" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="388">
       <c r="B388" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="389">
       <c r="B389" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="390">
       <c r="B390" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="391">
       <c r="B391" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
     </row>
     <row r="392">
       <c r="B392" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
     </row>
     <row r="393">
       <c r="B393" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
     </row>
     <row r="394">
       <c r="B394" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="395">
       <c r="B395" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="396">
       <c r="B396" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>161</v>
       </c>
@@ -3986,1091 +3986,1091 @@
       <c r="C400" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="401">
       <c r="B401" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="402">
       <c r="B402" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="403">
       <c r="B403" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="404">
       <c r="B404" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="405">
       <c r="B405" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="406">
       <c r="B406" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="407">
       <c r="B407" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
     </row>
     <row r="408">
       <c r="B408" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="409">
       <c r="B409" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="410">
       <c r="B410" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="411">
       <c r="B411" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="412">
       <c r="B412" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="413">
       <c r="B413" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="414">
       <c r="B414" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="415">
       <c r="B415" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="416">
       <c r="B416" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="417">
       <c r="B417" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="418">
       <c r="B418" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="419">
       <c r="B419" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="420">
       <c r="B420" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="421">
       <c r="B421" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="422">
       <c r="B422" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="423">
       <c r="B423" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="424">
       <c r="B424" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="425">
       <c r="B425" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="426">
       <c r="B426" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="427">
       <c r="B427" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="428">
       <c r="B428" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="429">
       <c r="B429" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="430">
       <c r="B430" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="431">
       <c r="B431" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="432">
       <c r="B432" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="433">
       <c r="B433" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="434">
       <c r="B434" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="435">
       <c r="B435" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="436">
       <c r="B436" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="437">
       <c r="B437" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="438">
       <c r="B438" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="439">
       <c r="B439" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="440">
       <c r="B440" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="441">
       <c r="B441" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="442">
       <c r="B442" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="443">
       <c r="B443" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="444">
       <c r="B444" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="445">
       <c r="B445" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="446">
       <c r="B446" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="447">
       <c r="B447" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="448">
       <c r="B448" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="449">
       <c r="B449" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="450">
       <c r="B450" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="451">
       <c r="B451" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="452">
       <c r="B452" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="453">
       <c r="B453" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="454">
       <c r="B454" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="455">
       <c r="B455" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="456">
       <c r="B456" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="457">
       <c r="B457" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="458">
       <c r="B458" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="459">
       <c r="B459" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="460">
       <c r="B460" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="461">
       <c r="B461" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="462">
       <c r="B462" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
     </row>
     <row r="463">
       <c r="B463" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="464">
       <c r="B464" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="465">
       <c r="B465" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="466">
       <c r="B466" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="467">
       <c r="B467" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="468">
       <c r="B468" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="469">
       <c r="B469" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="470">
       <c r="B470" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="471">
       <c r="B471" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="472">
       <c r="B472" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="473">
       <c r="B473" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="474">
       <c r="B474" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="475">
       <c r="B475" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="476">
       <c r="B476" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="477">
       <c r="B477" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="478">
       <c r="B478" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="479">
       <c r="B479" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="480">
       <c r="B480" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="481">
       <c r="B481" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="482">
       <c r="B482" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="483">
       <c r="B483" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="484">
       <c r="B484" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="485">
       <c r="B485" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="486">
       <c r="B486" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="487">
       <c r="B487" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="488">
       <c r="B488" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="489">
       <c r="B489" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="490">
       <c r="B490" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="491">
       <c r="B491" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="492">
       <c r="B492" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="493">
       <c r="B493" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="494">
       <c r="B494" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="495">
       <c r="B495" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="496">
       <c r="B496" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="497">
       <c r="B497" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="498">
       <c r="B498" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="499">
       <c r="B499" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="500">
       <c r="B500" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="501">
       <c r="B501" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="502">
       <c r="B502" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="503">
       <c r="B503" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="504">
       <c r="B504" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="505">
       <c r="B505" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="506">
       <c r="B506" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="507">
       <c r="B507" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="508">
       <c r="B508" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="509">
       <c r="B509" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="510">
       <c r="B510" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="511">
       <c r="B511" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="512">
       <c r="B512" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="513">
       <c r="B513" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="514">
       <c r="B514" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="515">
       <c r="B515" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="516">
       <c r="B516" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="517">
       <c r="B517" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="518">
       <c r="B518" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="519">
       <c r="B519" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="520">
       <c r="B520" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="521">
       <c r="B521" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="522">
       <c r="B522" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="523">
       <c r="B523" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="524">
       <c r="B524" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C524" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="525">
       <c r="B525" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="526">
       <c r="B526" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="527">
       <c r="B527" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="528">
       <c r="B528" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>202</v>
+        <v>47</v>
       </c>
     </row>
     <row r="529">
       <c r="B529" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="530">
       <c r="B530" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="531">
       <c r="B531" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="532">
       <c r="B532" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="533">
       <c r="B533" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="534">
       <c r="B534" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="535">
       <c r="B535" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="536">
       <c r="B536" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>209</v>
       </c>
@@ -5082,139 +5082,139 @@
       <c r="C537" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="538">
       <c r="B538" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="539">
       <c r="B539" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="540">
       <c r="B540" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="541">
       <c r="B541" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="542">
       <c r="B542" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="543">
       <c r="B543" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="544">
       <c r="B544" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="545">
       <c r="B545" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="546">
       <c r="B546" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="547">
       <c r="B547" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="548">
       <c r="B548" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="549">
       <c r="B549" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="550">
       <c r="B550" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="551">
       <c r="B551" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="552">
       <c r="B552" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="553">
       <c r="B553" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="554">
       <c r="B554" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>212</v>
       </c>
@@ -5330,139 +5330,139 @@
       <c r="C568" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="569">
       <c r="B569" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C569" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="570">
       <c r="B570" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C570" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="571">
       <c r="B571" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="572">
       <c r="B572" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="573">
       <c r="B573" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="574">
       <c r="B574" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="575">
       <c r="B575" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="576">
       <c r="B576" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="577">
       <c r="B577" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="578">
       <c r="B578" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="579">
       <c r="B579" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="580">
       <c r="B580" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="581">
       <c r="B581" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="582">
       <c r="B582" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="583">
       <c r="B583" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="584">
       <c r="B584" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="585">
       <c r="B585" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C585" s="0" t="s">
         <v>222</v>
       </c>
@@ -5566,52 +5566,55 @@
     <row r="598">
       <c r="B598" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C598" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="599">
       <c r="B599" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C599" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="600">
       <c r="B600" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C600" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="601">
+      <c r="B601" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C601" s="0" t="s">
-        <v>4</v>
+        <v>164</v>
       </c>
     </row>
     <row r="602">
       <c r="C602" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="603">
       <c r="C603" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="604">
       <c r="C604" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="605">
       <c r="C605" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="606">
       <c r="C606" s="0" t="s">
         <v>4</v>
@@ -8522,32 +8525,37 @@
         <v>4</v>
       </c>
     </row>
     <row r="1188">
       <c r="C1188" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1189">
       <c r="C1189" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1190">
       <c r="C1190" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1191">
       <c r="C1191" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1192">
       <c r="C1192" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1193">
+      <c r="C1193" s="0" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>