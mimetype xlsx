--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -204,59 +204,59 @@
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="C17" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18">
       <c r="C18" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19">
       <c r="C19" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20">
       <c r="C20" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21">
       <c r="C21" s="0" t="s">
         <v>6</v>