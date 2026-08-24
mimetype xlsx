--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="156">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>PQ28P1</t>
   </si>
   <si>
     <t>280P</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>PQ26P1</t>
   </si>
   <si>
     <t>260P</t>
   </si>
   <si>
@@ -249,132 +249,198 @@
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>210131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>210121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
-    <t>201141</t>
-[...19 lines deleted...]
-  <si>
     <t>XT56P1</t>
   </si>
   <si>
     <t>X56</t>
   </si>
   <si>
     <t>XT46P1</t>
   </si>
   <si>
     <t>X46</t>
   </si>
   <si>
     <t>XT36P1</t>
   </si>
   <si>
     <t>X36</t>
   </si>
   <si>
     <t>XT26P1</t>
   </si>
   <si>
     <t>X26</t>
   </si>
   <si>
     <t>XT16P1</t>
   </si>
   <si>
     <t>X16</t>
   </si>
   <si>
     <t>XT41N1</t>
   </si>
   <si>
     <t>X41</t>
   </si>
   <si>
     <t>XT31N1</t>
   </si>
   <si>
     <t>X31</t>
   </si>
   <si>
     <t>XT51N1</t>
   </si>
   <si>
     <t>X51</t>
   </si>
   <si>
+    <t>PV24P1</t>
+  </si>
+  <si>
+    <t>Valtra 240P</t>
+  </si>
+  <si>
+    <t>PV26P1</t>
+  </si>
+  <si>
+    <t>Valtra 260P</t>
+  </si>
+  <si>
+    <t>XV16P1</t>
+  </si>
+  <si>
+    <t>VX16</t>
+  </si>
+  <si>
+    <t>XV26P1</t>
+  </si>
+  <si>
+    <t>VX26</t>
+  </si>
+  <si>
+    <t>XV31N1</t>
+  </si>
+  <si>
+    <t>VX31</t>
+  </si>
+  <si>
+    <t>XV36P1</t>
+  </si>
+  <si>
+    <t>VX36</t>
+  </si>
+  <si>
+    <t>XV41N1</t>
+  </si>
+  <si>
+    <t>VX41</t>
+  </si>
+  <si>
+    <t>XV46P1</t>
+  </si>
+  <si>
+    <t>VX46</t>
+  </si>
+  <si>
+    <t>XV51N1</t>
+  </si>
+  <si>
+    <t>VX51</t>
+  </si>
+  <si>
+    <t>XV56P1</t>
+  </si>
+  <si>
+    <t>VX56</t>
+  </si>
+  <si>
     <t>XT21N1</t>
   </si>
   <si>
     <t>X21</t>
+  </si>
+  <si>
+    <t>XV21N1</t>
+  </si>
+  <si>
+    <t>VX21</t>
   </si>
   <si>
     <t>XQ31N1</t>
   </si>
   <si>
     <t>XQ26P1</t>
   </si>
   <si>
     <t>XQ21N1</t>
   </si>
   <si>
     <t>XQ16P1</t>
   </si>
   <si>
     <t>XQ36P1</t>
   </si>
   <si>
     <t>XQ41N1</t>
   </si>
   <si>
     <t>XQ46P1</t>
   </si>
   <si>
     <t>XQ51N1</t>
   </si>
@@ -454,51 +520,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C159"/>
+  <dimension ref="A1:C170"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="11.3671236038208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -965,139 +1031,139 @@
         <v>78</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
@@ -1174,139 +1240,139 @@
         <v>78</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>34</v>
@@ -1644,521 +1710,642 @@
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>78</v>
+        <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>63</v>
+        <v>108</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>80</v>
+        <v>110</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>81</v>
+        <v>111</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>82</v>
+        <v>113</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>75</v>
+        <v>114</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>73</v>
+        <v>118</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>85</v>
+        <v>119</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>69</v>
+        <v>120</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>86</v>
+        <v>121</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>77</v>
+        <v>122</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>87</v>
+        <v>123</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>109</v>
+        <v>81</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>110</v>
+        <v>82</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>98</v>
+        <v>69</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>111</v>
+        <v>83</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>108</v>
+        <v>77</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>96</v>
+        <v>128</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>114</v>
+        <v>129</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>102</v>
+        <v>130</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>42</v>
+        <v>133</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>43</v>
+        <v>128</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>48</v>
+        <v>136</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>49</v>
+        <v>102</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>51</v>
+        <v>94</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>53</v>
+        <v>106</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>54</v>
+        <v>139</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>118</v>
+        <v>90</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>119</v>
+        <v>67</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>120</v>
+        <v>42</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>121</v>
+        <v>43</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>122</v>
+        <v>44</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>123</v>
+        <v>45</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>124</v>
+        <v>46</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>125</v>
+        <v>47</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>126</v>
+        <v>48</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>127</v>
+        <v>49</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>128</v>
+        <v>50</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>129</v>
+        <v>51</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>130</v>
+        <v>52</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>131</v>
+        <v>53</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>132</v>
+        <v>54</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>133</v>
+        <v>55</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="147">
+      <c r="A147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="C147" s="0" t="s">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="148">
+      <c r="A148" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="C148" s="0" t="s">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="149">
+      <c r="A149" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="C149" s="0" t="s">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="150">
+      <c r="A150" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>141</v>
+      </c>
       <c r="C150" s="0" t="s">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="151">
+      <c r="A151" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>143</v>
+      </c>
       <c r="C151" s="0" t="s">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="152">
+      <c r="A152" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="C152" s="0" t="s">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="153">
+      <c r="A153" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="C153" s="0" t="s">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="154">
+      <c r="A154" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>149</v>
+      </c>
       <c r="C154" s="0" t="s">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>151</v>
+      </c>
       <c r="C155" s="0" t="s">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="156">
+      <c r="A156" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>153</v>
+      </c>
       <c r="C156" s="0" t="s">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="157">
+      <c r="A157" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>155</v>
+      </c>
       <c r="C157" s="0" t="s">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="158">
       <c r="C158" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="159">
       <c r="C159" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="C160" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="C161" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="C162" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="C163" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="C164" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="C165" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="C166" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="C167" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="C168" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="C169" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="C170" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>