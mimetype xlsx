--- v0 (2026-04-01)
+++ v1 (2026-08-24)
@@ -435,60 +435,60 @@
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
     <t>3916T8</t>
   </si>
   <si>
     <t>+2.4P DM ext.</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
     <t>4111T8</t>
   </si>
   <si>
     <t>+3.1 US</t>
   </si>
   <si>
+    <t>4114T8</t>
+  </si>
+  <si>
+    <t>+3.1 DM</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
     <t>Q41 DM</t>
-  </si>
-[...4 lines deleted...]
-    <t>+3.1 DM</t>
   </si>
   <si>
     <t>4154Q8</t>
   </si>
   <si>
     <t>4154T8</t>
   </si>
   <si>
     <t>4611Q8</t>
   </si>
   <si>
     <t>Q46 US</t>
   </si>
   <si>
     <t>4611T8</t>
   </si>
   <si>
     <t>+3.1P US</t>
   </si>
   <si>
     <t>4614Q8</t>
   </si>
   <si>
     <t>Q46 DM</t>
   </si>
@@ -2231,62 +2231,62 @@
         <v>143</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>17</v>