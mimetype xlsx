--- v0 (2026-05-26)
+++ v1 (2026-08-15)
@@ -1920,472 +1920,472 @@
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>75</v>
+        <v>4</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>72</v>
+        <v>6</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>77</v>
+        <v>9</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="186">
       <c r="C186" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="187">
       <c r="C187" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="188">
       <c r="C188" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="189">
       <c r="C189" s="0" t="s">
         <v>82</v>
       </c>
     </row>