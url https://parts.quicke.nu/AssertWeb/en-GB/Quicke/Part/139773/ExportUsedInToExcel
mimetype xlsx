--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -2118,472 +2118,472 @@
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>61</v>
+        <v>4</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>58</v>
+        <v>6</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>59</v>
+        <v>7</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>63</v>
+        <v>9</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="204">
       <c r="C204" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="205">
       <c r="C205" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="206">
       <c r="C206" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="207">
       <c r="C207" s="0" t="s">
         <v>82</v>
       </c>
     </row>