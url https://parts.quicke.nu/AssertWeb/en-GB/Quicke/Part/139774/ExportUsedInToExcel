--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -3636,472 +3636,472 @@
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B311" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>61</v>
+        <v>4</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>58</v>
+        <v>6</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>59</v>
+        <v>7</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>63</v>
+        <v>9</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B324" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B325" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B340" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="342">
       <c r="C342" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="343">
       <c r="C343" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="344">
       <c r="C344" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="345">
       <c r="C345" s="0" t="s">
         <v>82</v>
       </c>
     </row>