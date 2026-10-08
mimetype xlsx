--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -297,59 +297,101 @@
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
     <t>101166</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>101169</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4th service, Euro/SMS/ </t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
-    <t xml:space="preserve">4th service, Euro/SMS/ </t>
-[...1 lines deleted...]
-  <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
   </si>
   <si>
     <t>FL.4122N</t>
   </si>
   <si>
     <t>521761</t>
@@ -384,92 +426,50 @@
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
   </si>
   <si>
-    <t>501741</t>
-[...40 lines deleted...]
-  <si>
     <t xml:space="preserve">4th service: other tool carriers/ </t>
   </si>
   <si>
     <t>101D96</t>
   </si>
   <si>
     <t>Q9S DXL</t>
   </si>
   <si>
     <t xml:space="preserve">4th service/ </t>
   </si>
   <si>
     <t>3rd service/60020001 3rd service, ISO-A</t>
   </si>
   <si>
     <t xml:space="preserve">3rd+4th service: Euro and Euro/SMS tool carriers/ </t>
   </si>
   <si>
     <t>120179</t>
   </si>
   <si>
     <t>Valtra G7L</t>
   </si>
   <si>
     <t>120288</t>
@@ -2661,121 +2661,121 @@
   <si>
     <t>403436</t>
   </si>
   <si>
     <t>V3S</t>
   </si>
   <si>
     <t>403531</t>
   </si>
   <si>
     <t>V3</t>
   </si>
   <si>
     <t>403426</t>
   </si>
   <si>
     <t>V2S</t>
   </si>
   <si>
     <t>403521</t>
   </si>
   <si>
     <t>V2</t>
   </si>
   <si>
+    <t>403456</t>
+  </si>
+  <si>
+    <t>V5S</t>
+  </si>
+  <si>
     <t>418436</t>
   </si>
   <si>
     <t>V16SN</t>
   </si>
   <si>
     <t>418446</t>
   </si>
   <si>
     <t>V21MN</t>
   </si>
   <si>
     <t>418456</t>
   </si>
   <si>
     <t>V22LN</t>
-  </si>
-[...4 lines deleted...]
-    <t>V5S</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C3411"/>
+  <dimension ref="A1:C3410"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="23.5917320251465" customWidth="1"/>
     <col min="3" max="3" width="45.1088333129883" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -33462,604 +33462,604 @@
     </row>
     <row r="2812">
       <c r="A2812" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B2812" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C2812" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2813">
       <c r="A2813" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B2813" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C2813" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2814">
       <c r="A2814" s="0" t="s">
-        <v>97</v>
+        <v>49</v>
       </c>
       <c r="B2814" s="0" t="s">
-        <v>98</v>
+        <v>50</v>
       </c>
       <c r="C2814" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2815">
       <c r="A2815" s="0" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="B2815" s="0" t="s">
-        <v>101</v>
+        <v>50</v>
       </c>
       <c r="C2815" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2816">
       <c r="A2816" s="0" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="B2816" s="0" t="s">
-        <v>113</v>
+        <v>52</v>
       </c>
       <c r="C2816" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2817">
       <c r="A2817" s="0" t="s">
-        <v>114</v>
+        <v>51</v>
       </c>
       <c r="B2817" s="0" t="s">
-        <v>115</v>
+        <v>52</v>
       </c>
       <c r="C2817" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2818">
       <c r="A2818" s="0" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="B2818" s="0" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="C2818" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2819">
       <c r="A2819" s="0" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="B2819" s="0" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="C2819" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2820">
       <c r="A2820" s="0" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="B2820" s="0" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C2820" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2821">
       <c r="A2821" s="0" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="B2821" s="0" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="C2821" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2822">
       <c r="A2822" s="0" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="B2822" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C2822" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2823">
       <c r="A2823" s="0" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="B2823" s="0" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="C2823" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2824">
       <c r="A2824" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="B2824" s="0" t="s">
-        <v>50</v>
+        <v>98</v>
       </c>
       <c r="C2824" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2825">
       <c r="A2825" s="0" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="B2825" s="0" t="s">
-        <v>79</v>
+        <v>105</v>
       </c>
       <c r="C2825" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2826">
       <c r="A2826" s="0" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="B2826" s="0" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="C2826" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2827">
       <c r="A2827" s="0" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B2827" s="0" t="s">
-        <v>52</v>
+        <v>115</v>
       </c>
       <c r="C2827" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2828">
       <c r="A2828" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B2828" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C2828" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2829">
       <c r="A2829" s="0" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B2829" s="0" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C2829" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2830">
       <c r="A2830" s="0" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="B2830" s="0" t="s">
-        <v>103</v>
+        <v>54</v>
       </c>
       <c r="C2830" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2831">
       <c r="A2831" s="0" t="s">
-        <v>104</v>
+        <v>53</v>
       </c>
       <c r="B2831" s="0" t="s">
-        <v>105</v>
+        <v>54</v>
       </c>
       <c r="C2831" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2832">
       <c r="A2832" s="0" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="B2832" s="0" t="s">
-        <v>107</v>
+        <v>56</v>
       </c>
       <c r="C2832" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2833">
       <c r="A2833" s="0" t="s">
-        <v>116</v>
+        <v>55</v>
       </c>
       <c r="B2833" s="0" t="s">
-        <v>117</v>
+        <v>56</v>
       </c>
       <c r="C2833" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2834">
       <c r="A2834" s="0" t="s">
-        <v>118</v>
+        <v>57</v>
       </c>
       <c r="B2834" s="0" t="s">
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="C2834" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2835">
       <c r="A2835" s="0" t="s">
-        <v>120</v>
+        <v>57</v>
       </c>
       <c r="B2835" s="0" t="s">
-        <v>121</v>
+        <v>58</v>
       </c>
       <c r="C2835" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2836">
       <c r="A2836" s="0" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="B2836" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C2836" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2837">
       <c r="A2837" s="0" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="B2837" s="0" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
       <c r="C2837" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2838">
       <c r="A2838" s="0" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="B2838" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C2838" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2839">
       <c r="A2839" s="0" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="B2839" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C2839" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2840">
       <c r="A2840" s="0" t="s">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="B2840" s="0" t="s">
-        <v>58</v>
+        <v>101</v>
       </c>
       <c r="C2840" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2841">
       <c r="A2841" s="0" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="B2841" s="0" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="C2841" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2842">
       <c r="A2842" s="0" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="B2842" s="0" t="s">
-        <v>54</v>
+        <v>109</v>
       </c>
       <c r="C2842" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2843">
       <c r="A2843" s="0" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B2843" s="0" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="C2843" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2844">
       <c r="A2844" s="0" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="B2844" s="0" t="s">
-        <v>56</v>
+        <v>119</v>
       </c>
       <c r="C2844" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2845">
       <c r="A2845" s="0" t="s">
-        <v>86</v>
+        <v>120</v>
       </c>
       <c r="B2845" s="0" t="s">
-        <v>58</v>
+        <v>121</v>
       </c>
       <c r="C2845" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2846">
       <c r="A2846" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2846" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C2846" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2847">
       <c r="A2847" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B2847" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C2847" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2848">
       <c r="A2848" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B2848" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C2848" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2849">
       <c r="A2849" s="0" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="B2849" s="0" t="s">
-        <v>111</v>
+        <v>60</v>
       </c>
       <c r="C2849" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2850">
       <c r="A2850" s="0" t="s">
-        <v>124</v>
+        <v>59</v>
       </c>
       <c r="B2850" s="0" t="s">
-        <v>125</v>
+        <v>60</v>
       </c>
       <c r="C2850" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2851">
       <c r="A2851" s="0" t="s">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="B2851" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C2851" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2852">
       <c r="A2852" s="0" t="s">
-        <v>59</v>
+        <v>110</v>
       </c>
       <c r="B2852" s="0" t="s">
-        <v>60</v>
+        <v>111</v>
       </c>
       <c r="C2852" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2853">
       <c r="A2853" s="0" t="s">
-        <v>87</v>
+        <v>124</v>
       </c>
       <c r="B2853" s="0" t="s">
-        <v>60</v>
+        <v>125</v>
       </c>
       <c r="C2853" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2854">
       <c r="A2854" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B2854" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C2854" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2855">
       <c r="A2855" s="0" t="s">
-        <v>108</v>
+        <v>61</v>
       </c>
       <c r="B2855" s="0" t="s">
-        <v>109</v>
+        <v>62</v>
       </c>
       <c r="C2855" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2856">
       <c r="A2856" s="0" t="s">
-        <v>122</v>
+        <v>61</v>
       </c>
       <c r="B2856" s="0" t="s">
-        <v>123</v>
+        <v>62</v>
       </c>
       <c r="C2856" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2857">
       <c r="A2857" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B2857" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C2857" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2858">
       <c r="A2858" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B2858" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C2858" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2859">
       <c r="A2859" s="0" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="B2859" s="0" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="C2859" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2860">
       <c r="A2860" s="0" t="s">
-        <v>63</v>
+        <v>90</v>
       </c>
       <c r="B2860" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C2860" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2861">
       <c r="A2861" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B2861" s="0" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="C2861" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2862">
       <c r="A2862" s="0" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="B2862" s="0" t="s">
-        <v>62</v>
+        <v>103</v>
       </c>
       <c r="C2862" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2863">
       <c r="A2863" s="0" t="s">
-        <v>91</v>
+        <v>122</v>
       </c>
       <c r="B2863" s="0" t="s">
-        <v>64</v>
+        <v>123</v>
       </c>
       <c r="C2863" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2864">
       <c r="A2864" s="0" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B2864" s="0" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C2864" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2865">
       <c r="A2865" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2865" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2865" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2866">
       <c r="A2866" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B2866" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C2866" s="0" t="s">
         <v>152</v>
@@ -35692,2097 +35692,2097 @@
         <v>137</v>
       </c>
       <c r="C3018" s="0" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="3019">
       <c r="A3019" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B3019" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C3019" s="0" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="3020">
       <c r="A3020" s="0" t="s">
         <v>871</v>
       </c>
       <c r="B3020" s="0" t="s">
         <v>872</v>
       </c>
       <c r="C3020" s="0" t="s">
-        <v>870</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3021">
       <c r="A3021" s="0" t="s">
         <v>873</v>
       </c>
       <c r="B3021" s="0" t="s">
         <v>874</v>
       </c>
       <c r="C3021" s="0" t="s">
-        <v>870</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3022">
       <c r="A3022" s="0" t="s">
         <v>875</v>
       </c>
       <c r="B3022" s="0" t="s">
         <v>876</v>
       </c>
       <c r="C3022" s="0" t="s">
-        <v>870</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3023">
       <c r="A3023" s="0" t="s">
         <v>877</v>
       </c>
       <c r="B3023" s="0" t="s">
         <v>878</v>
       </c>
       <c r="C3023" s="0" t="s">
-        <v>870</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3024">
       <c r="A3024" s="0" t="s">
         <v>879</v>
       </c>
       <c r="B3024" s="0" t="s">
         <v>880</v>
       </c>
       <c r="C3024" s="0" t="s">
-        <v>870</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3025">
       <c r="A3025" s="0" t="s">
         <v>881</v>
       </c>
       <c r="B3025" s="0" t="s">
         <v>882</v>
       </c>
       <c r="C3025" s="0" t="s">
-        <v>870</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3026">
       <c r="A3026" s="0" t="s">
         <v>883</v>
       </c>
       <c r="B3026" s="0" t="s">
         <v>884</v>
       </c>
       <c r="C3026" s="0" t="s">
-        <v>870</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3027">
       <c r="A3027" s="0" t="s">
         <v>885</v>
       </c>
       <c r="B3027" s="0" t="s">
         <v>886</v>
       </c>
       <c r="C3027" s="0" t="s">
-        <v>593</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3028">
       <c r="A3028" s="0" t="s">
-        <v>887</v>
+        <v>73</v>
       </c>
       <c r="B3028" s="0" t="s">
-        <v>888</v>
+        <v>74</v>
       </c>
       <c r="C3028" s="0" t="s">
-        <v>593</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3029">
       <c r="A3029" s="0" t="s">
-        <v>889</v>
+        <v>75</v>
       </c>
       <c r="B3029" s="0" t="s">
-        <v>890</v>
+        <v>46</v>
       </c>
       <c r="C3029" s="0" t="s">
-        <v>593</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3030">
       <c r="A3030" s="0" t="s">
-        <v>891</v>
+        <v>76</v>
       </c>
       <c r="B3030" s="0" t="s">
-        <v>892</v>
+        <v>48</v>
       </c>
       <c r="C3030" s="0" t="s">
-        <v>870</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3031">
       <c r="A3031" s="0" t="s">
-        <v>871</v>
+        <v>77</v>
       </c>
       <c r="B3031" s="0" t="s">
-        <v>872</v>
+        <v>50</v>
       </c>
       <c r="C3031" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3032">
       <c r="A3032" s="0" t="s">
-        <v>873</v>
+        <v>78</v>
       </c>
       <c r="B3032" s="0" t="s">
-        <v>874</v>
+        <v>79</v>
       </c>
       <c r="C3032" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3033">
       <c r="A3033" s="0" t="s">
-        <v>875</v>
+        <v>80</v>
       </c>
       <c r="B3033" s="0" t="s">
-        <v>876</v>
+        <v>72</v>
       </c>
       <c r="C3033" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3034">
       <c r="A3034" s="0" t="s">
-        <v>877</v>
+        <v>81</v>
       </c>
       <c r="B3034" s="0" t="s">
-        <v>878</v>
+        <v>52</v>
       </c>
       <c r="C3034" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3035">
       <c r="A3035" s="0" t="s">
-        <v>879</v>
+        <v>82</v>
       </c>
       <c r="B3035" s="0" t="s">
-        <v>880</v>
+        <v>54</v>
       </c>
       <c r="C3035" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3036">
       <c r="A3036" s="0" t="s">
-        <v>881</v>
+        <v>83</v>
       </c>
       <c r="B3036" s="0" t="s">
-        <v>882</v>
+        <v>84</v>
       </c>
       <c r="C3036" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3037">
       <c r="A3037" s="0" t="s">
-        <v>883</v>
+        <v>85</v>
       </c>
       <c r="B3037" s="0" t="s">
-        <v>884</v>
+        <v>56</v>
       </c>
       <c r="C3037" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3038">
       <c r="A3038" s="0" t="s">
-        <v>891</v>
+        <v>86</v>
       </c>
       <c r="B3038" s="0" t="s">
-        <v>892</v>
+        <v>58</v>
       </c>
       <c r="C3038" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3039">
       <c r="A3039" s="0" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="B3039" s="0" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="C3039" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3040">
       <c r="A3040" s="0" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="B3040" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C3040" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3041">
       <c r="A3041" s="0" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="B3041" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C3041" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3042">
       <c r="A3042" s="0" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="B3042" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C3042" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3043">
       <c r="A3043" s="0" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="B3043" s="0" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="C3043" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3044">
       <c r="A3044" s="0" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="B3044" s="0" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="C3044" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3045">
       <c r="A3045" s="0" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="B3045" s="0" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C3045" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3046">
       <c r="A3046" s="0" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="B3046" s="0" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C3046" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3047">
       <c r="A3047" s="0" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="B3047" s="0" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="C3047" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3048">
       <c r="A3048" s="0" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="B3048" s="0" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="C3048" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3049">
       <c r="A3049" s="0" t="s">
-        <v>86</v>
+        <v>65</v>
       </c>
       <c r="B3049" s="0" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C3049" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3050">
       <c r="A3050" s="0" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="B3050" s="0" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="C3050" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3051">
       <c r="A3051" s="0" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="B3051" s="0" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="C3051" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3052">
       <c r="A3052" s="0" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="B3052" s="0" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="C3052" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3053">
       <c r="A3053" s="0" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="B3053" s="0" t="s">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="C3053" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3054">
       <c r="A3054" s="0" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="B3054" s="0" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="C3054" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3055">
       <c r="A3055" s="0" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="B3055" s="0" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="C3055" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3056">
       <c r="A3056" s="0" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="B3056" s="0" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="C3056" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3057">
       <c r="A3057" s="0" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="B3057" s="0" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C3057" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3058">
       <c r="A3058" s="0" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="B3058" s="0" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="C3058" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3059">
       <c r="A3059" s="0" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="B3059" s="0" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="C3059" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3060">
       <c r="A3060" s="0" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="B3060" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C3060" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3061">
       <c r="A3061" s="0" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="B3061" s="0" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="C3061" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3062">
       <c r="A3062" s="0" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="B3062" s="0" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="C3062" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3063">
       <c r="A3063" s="0" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="B3063" s="0" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="C3063" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3064">
       <c r="A3064" s="0" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B3064" s="0" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="C3064" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3065">
       <c r="A3065" s="0" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="B3065" s="0" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="C3065" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3066">
       <c r="A3066" s="0" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="B3066" s="0" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="C3066" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3067">
       <c r="A3067" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B3067" s="0" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="C3067" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3068">
       <c r="A3068" s="0" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="B3068" s="0" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="C3068" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3069">
       <c r="A3069" s="0" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="B3069" s="0" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C3069" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3070">
       <c r="A3070" s="0" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="B3070" s="0" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="C3070" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3071">
       <c r="A3071" s="0" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="B3071" s="0" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
       <c r="C3071" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3072">
       <c r="A3072" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="B3072" s="0" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="C3072" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3073">
       <c r="A3073" s="0" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="B3073" s="0" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="C3073" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3074">
       <c r="A3074" s="0" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="B3074" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="C3074" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3075">
       <c r="A3075" s="0" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="B3075" s="0" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="C3075" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3076">
       <c r="A3076" s="0" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="B3076" s="0" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="C3076" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3077">
       <c r="A3077" s="0" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="B3077" s="0" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="C3077" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3078">
       <c r="A3078" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="B3078" s="0" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="C3078" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3079">
       <c r="A3079" s="0" t="s">
-        <v>92</v>
+        <v>25</v>
       </c>
       <c r="B3079" s="0" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="C3079" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3080">
       <c r="A3080" s="0" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="B3080" s="0" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="C3080" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3081">
       <c r="A3081" s="0" t="s">
-        <v>94</v>
+        <v>29</v>
       </c>
       <c r="B3081" s="0" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="C3081" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3082">
       <c r="A3082" s="0" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="B3082" s="0" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="C3082" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3083">
       <c r="A3083" s="0" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B3083" s="0" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="C3083" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3084">
       <c r="A3084" s="0" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="B3084" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="C3084" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3085">
       <c r="A3085" s="0" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B3085" s="0" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="C3085" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3086">
       <c r="A3086" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B3086" s="0" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="C3086" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3087">
       <c r="A3087" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B3087" s="0" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="C3087" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3088">
       <c r="A3088" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B3088" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="C3088" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3089">
       <c r="A3089" s="0" t="s">
-        <v>23</v>
+        <v>146</v>
       </c>
       <c r="B3089" s="0" t="s">
-        <v>24</v>
+        <v>147</v>
       </c>
       <c r="C3089" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3090">
       <c r="A3090" s="0" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="B3090" s="0" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="C3090" s="0" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3091">
       <c r="A3091" s="0" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="B3091" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="C3091" s="0" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3092">
       <c r="A3092" s="0" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="B3092" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="C3092" s="0" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3093">
       <c r="A3093" s="0" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="B3093" s="0" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="C3093" s="0" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3094">
       <c r="A3094" s="0" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="B3094" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="C3094" s="0" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3095">
       <c r="A3095" s="0" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="B3095" s="0" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="C3095" s="0" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3096">
       <c r="A3096" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="B3096" s="0" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="C3096" s="0" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3097">
       <c r="A3097" s="0" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="B3097" s="0" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="C3097" s="0" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3098">
       <c r="A3098" s="0" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="B3098" s="0" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="C3098" s="0" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3099">
       <c r="A3099" s="0" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="B3099" s="0" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C3099" s="0" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3100">
       <c r="A3100" s="0" t="s">
-        <v>146</v>
+        <v>65</v>
       </c>
       <c r="B3100" s="0" t="s">
-        <v>147</v>
+        <v>66</v>
       </c>
       <c r="C3100" s="0" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3101">
       <c r="A3101" s="0" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="B3101" s="0" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="C3101" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3102">
       <c r="A3102" s="0" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="B3102" s="0" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="C3102" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3103">
       <c r="A3103" s="0" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="B3103" s="0" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="C3103" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3104">
       <c r="A3104" s="0" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="B3104" s="0" t="s">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="C3104" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3105">
       <c r="A3105" s="0" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="B3105" s="0" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="C3105" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3106">
       <c r="A3106" s="0" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="B3106" s="0" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="C3106" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3107">
       <c r="A3107" s="0" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="B3107" s="0" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="C3107" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3108">
       <c r="A3108" s="0" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="B3108" s="0" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C3108" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3109">
       <c r="A3109" s="0" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="B3109" s="0" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="C3109" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3110">
       <c r="A3110" s="0" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="B3110" s="0" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="C3110" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3111">
       <c r="A3111" s="0" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="B3111" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C3111" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3112">
       <c r="A3112" s="0" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="B3112" s="0" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="C3112" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3113">
       <c r="A3113" s="0" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="B3113" s="0" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="C3113" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3114">
       <c r="A3114" s="0" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="B3114" s="0" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="C3114" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3115">
       <c r="A3115" s="0" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B3115" s="0" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="C3115" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3116">
       <c r="A3116" s="0" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="B3116" s="0" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="C3116" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3117">
       <c r="A3117" s="0" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="B3117" s="0" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="C3117" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3118">
       <c r="A3118" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B3118" s="0" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="C3118" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3119">
       <c r="A3119" s="0" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="B3119" s="0" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="C3119" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3120">
       <c r="A3120" s="0" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="B3120" s="0" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C3120" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3121">
       <c r="A3121" s="0" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="B3121" s="0" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="C3121" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3122">
       <c r="A3122" s="0" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="B3122" s="0" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
       <c r="C3122" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3123">
       <c r="A3123" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="B3123" s="0" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="C3123" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3124">
       <c r="A3124" s="0" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="B3124" s="0" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="C3124" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3125">
       <c r="A3125" s="0" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="B3125" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="C3125" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3126">
       <c r="A3126" s="0" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="B3126" s="0" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="C3126" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3127">
       <c r="A3127" s="0" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="B3127" s="0" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="C3127" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3128">
       <c r="A3128" s="0" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="B3128" s="0" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="C3128" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3129">
       <c r="A3129" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="B3129" s="0" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="C3129" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3130">
       <c r="A3130" s="0" t="s">
-        <v>92</v>
+        <v>25</v>
       </c>
       <c r="B3130" s="0" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="C3130" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3131">
       <c r="A3131" s="0" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="B3131" s="0" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="C3131" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3132">
       <c r="A3132" s="0" t="s">
-        <v>94</v>
+        <v>29</v>
       </c>
       <c r="B3132" s="0" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="C3132" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3133">
       <c r="A3133" s="0" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="B3133" s="0" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="C3133" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3134">
       <c r="A3134" s="0" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B3134" s="0" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="C3134" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3135">
       <c r="A3135" s="0" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="B3135" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="C3135" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3136">
       <c r="A3136" s="0" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B3136" s="0" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="C3136" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3137">
       <c r="A3137" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B3137" s="0" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="C3137" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3138">
       <c r="A3138" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B3138" s="0" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="C3138" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3139">
       <c r="A3139" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B3139" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="C3139" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3140">
       <c r="A3140" s="0" t="s">
-        <v>23</v>
+        <v>146</v>
       </c>
       <c r="B3140" s="0" t="s">
-        <v>24</v>
+        <v>147</v>
       </c>
       <c r="C3140" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3141">
       <c r="A3141" s="0" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="B3141" s="0" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="C3141" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3142">
       <c r="A3142" s="0" t="s">
-        <v>27</v>
+        <v>100</v>
       </c>
       <c r="B3142" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="C3142" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3143">
       <c r="A3143" s="0" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="B3143" s="0" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="C3143" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3144">
       <c r="A3144" s="0" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="B3144" s="0" t="s">
-        <v>32</v>
+        <v>105</v>
       </c>
       <c r="C3144" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3145">
       <c r="A3145" s="0" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
       <c r="B3145" s="0" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="C3145" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3146">
       <c r="A3146" s="0" t="s">
-        <v>35</v>
+        <v>108</v>
       </c>
       <c r="B3146" s="0" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="C3146" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3147">
       <c r="A3147" s="0" t="s">
-        <v>37</v>
+        <v>110</v>
       </c>
       <c r="B3147" s="0" t="s">
-        <v>38</v>
+        <v>111</v>
       </c>
       <c r="C3147" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3148">
       <c r="A3148" s="0" t="s">
-        <v>39</v>
+        <v>112</v>
       </c>
       <c r="B3148" s="0" t="s">
-        <v>40</v>
+        <v>113</v>
       </c>
       <c r="C3148" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3149">
       <c r="A3149" s="0" t="s">
-        <v>41</v>
+        <v>114</v>
       </c>
       <c r="B3149" s="0" t="s">
-        <v>42</v>
+        <v>115</v>
       </c>
       <c r="C3149" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3150">
       <c r="A3150" s="0" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="B3150" s="0" t="s">
-        <v>44</v>
+        <v>117</v>
       </c>
       <c r="C3150" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3151">
       <c r="A3151" s="0" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="B3151" s="0" t="s">
-        <v>147</v>
+        <v>119</v>
       </c>
       <c r="C3151" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3152">
       <c r="A3152" s="0" t="s">
-        <v>97</v>
+        <v>120</v>
       </c>
       <c r="B3152" s="0" t="s">
-        <v>98</v>
+        <v>121</v>
       </c>
       <c r="C3152" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3153">
       <c r="A3153" s="0" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="B3153" s="0" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="C3153" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3154">
       <c r="A3154" s="0" t="s">
-        <v>102</v>
+        <v>124</v>
       </c>
       <c r="B3154" s="0" t="s">
-        <v>103</v>
+        <v>125</v>
       </c>
       <c r="C3154" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3155">
       <c r="A3155" s="0" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="B3155" s="0" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="C3155" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3156">
       <c r="A3156" s="0" t="s">
-        <v>106</v>
+        <v>128</v>
       </c>
       <c r="B3156" s="0" t="s">
-        <v>107</v>
+        <v>129</v>
       </c>
       <c r="C3156" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3157">
       <c r="A3157" s="0" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="B3157" s="0" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="C3157" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3158">
       <c r="A3158" s="0" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="B3158" s="0" t="s">
-        <v>111</v>
+        <v>133</v>
       </c>
       <c r="C3158" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3159">
       <c r="A3159" s="0" t="s">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="B3159" s="0" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="C3159" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3160">
       <c r="A3160" s="0" t="s">
-        <v>114</v>
+        <v>136</v>
       </c>
       <c r="B3160" s="0" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="C3160" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3161">
       <c r="A3161" s="0" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="B3161" s="0" t="s">
-        <v>117</v>
+        <v>139</v>
       </c>
       <c r="C3161" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3162">
       <c r="A3162" s="0" t="s">
-        <v>118</v>
+        <v>87</v>
       </c>
       <c r="B3162" s="0" t="s">
-        <v>119</v>
+        <v>60</v>
       </c>
       <c r="C3162" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3163">
       <c r="A3163" s="0" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="B3163" s="0" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="C3163" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3164">
       <c r="A3164" s="0" t="s">
-        <v>122</v>
+        <v>90</v>
       </c>
       <c r="B3164" s="0" t="s">
-        <v>123</v>
+        <v>62</v>
       </c>
       <c r="C3164" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3165">
       <c r="A3165" s="0" t="s">
-        <v>124</v>
+        <v>91</v>
       </c>
       <c r="B3165" s="0" t="s">
-        <v>125</v>
+        <v>64</v>
       </c>
       <c r="C3165" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3166">
       <c r="A3166" s="0" t="s">
-        <v>126</v>
+        <v>6</v>
       </c>
       <c r="B3166" s="0" t="s">
-        <v>127</v>
+        <v>7</v>
       </c>
       <c r="C3166" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3167">
       <c r="A3167" s="0" t="s">
-        <v>128</v>
+        <v>92</v>
       </c>
       <c r="B3167" s="0" t="s">
-        <v>129</v>
+        <v>66</v>
       </c>
       <c r="C3167" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3168">
       <c r="A3168" s="0" t="s">
-        <v>130</v>
+        <v>93</v>
       </c>
       <c r="B3168" s="0" t="s">
-        <v>131</v>
+        <v>68</v>
       </c>
       <c r="C3168" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3169">
       <c r="A3169" s="0" t="s">
-        <v>132</v>
+        <v>94</v>
       </c>
       <c r="B3169" s="0" t="s">
-        <v>133</v>
+        <v>70</v>
       </c>
       <c r="C3169" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3170">
       <c r="A3170" s="0" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="B3170" s="0" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="C3170" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3171">
       <c r="A3171" s="0" t="s">
-        <v>136</v>
+        <v>95</v>
       </c>
       <c r="B3171" s="0" t="s">
-        <v>137</v>
+        <v>96</v>
       </c>
       <c r="C3171" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3172">
       <c r="A3172" s="0" t="s">
-        <v>138</v>
+        <v>8</v>
       </c>
       <c r="B3172" s="0" t="s">
-        <v>139</v>
+        <v>9</v>
       </c>
       <c r="C3172" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3173">
       <c r="A3173" s="0" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="B3173" s="0" t="s">
-        <v>60</v>
+        <v>4</v>
       </c>
       <c r="C3173" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3174">
       <c r="A3174" s="0" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="B3174" s="0" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="C3174" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3175">
       <c r="A3175" s="0" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="B3175" s="0" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="C3175" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3176">
       <c r="A3176" s="0" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="B3176" s="0" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="C3176" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3177">
       <c r="A3177" s="0" t="s">
-        <v>6</v>
+        <v>77</v>
       </c>
       <c r="B3177" s="0" t="s">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="C3177" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3178">
       <c r="A3178" s="0" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="B3178" s="0" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="C3178" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3179">
       <c r="A3179" s="0" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="B3179" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C3179" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3180">
       <c r="A3180" s="0" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="B3180" s="0" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="C3180" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3181">
       <c r="A3181" s="0" t="s">
-        <v>154</v>
+        <v>82</v>
       </c>
       <c r="B3181" s="0" t="s">
-        <v>155</v>
+        <v>54</v>
       </c>
       <c r="C3181" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3182">
       <c r="A3182" s="0" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="B3182" s="0" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="C3182" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3183">
       <c r="A3183" s="0" t="s">
-        <v>8</v>
+        <v>85</v>
       </c>
       <c r="B3183" s="0" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C3183" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3184">
       <c r="A3184" s="0" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="B3184" s="0" t="s">
-        <v>4</v>
+        <v>58</v>
       </c>
       <c r="C3184" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3185">
       <c r="A3185" s="0" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B3185" s="0" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="C3185" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3186">
       <c r="A3186" s="0" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="B3186" s="0" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="C3186" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3187">
       <c r="A3187" s="0" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="B3187" s="0" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="C3187" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3188">
       <c r="A3188" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B3188" s="0" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="C3188" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3189">
       <c r="A3189" s="0" t="s">
-        <v>78</v>
+        <v>6</v>
       </c>
       <c r="B3189" s="0" t="s">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="C3189" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3190">
       <c r="A3190" s="0" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="B3190" s="0" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="C3190" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3191">
       <c r="A3191" s="0" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="B3191" s="0" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="C3191" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3192">
       <c r="A3192" s="0" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="B3192" s="0" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="C3192" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3193">
       <c r="A3193" s="0" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="B3193" s="0" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="C3193" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3194">
       <c r="A3194" s="0" t="s">
-        <v>85</v>
+        <v>8</v>
       </c>
       <c r="B3194" s="0" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C3194" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3195">
       <c r="A3195" s="0" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="B3195" s="0" t="s">
-        <v>58</v>
+        <v>4</v>
       </c>
       <c r="C3195" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3196">
       <c r="A3196" s="0" t="s">
-        <v>87</v>
+        <v>871</v>
       </c>
       <c r="B3196" s="0" t="s">
-        <v>60</v>
+        <v>872</v>
       </c>
       <c r="C3196" s="0" t="s">
-        <v>152</v>
+        <v>870</v>
       </c>
     </row>
     <row r="3197">
       <c r="A3197" s="0" t="s">
-        <v>88</v>
+        <v>873</v>
       </c>
       <c r="B3197" s="0" t="s">
-        <v>89</v>
+        <v>874</v>
       </c>
       <c r="C3197" s="0" t="s">
-        <v>152</v>
+        <v>870</v>
       </c>
     </row>
     <row r="3198">
       <c r="A3198" s="0" t="s">
-        <v>90</v>
+        <v>875</v>
       </c>
       <c r="B3198" s="0" t="s">
-        <v>62</v>
+        <v>876</v>
       </c>
       <c r="C3198" s="0" t="s">
-        <v>152</v>
+        <v>870</v>
       </c>
     </row>
     <row r="3199">
       <c r="A3199" s="0" t="s">
-        <v>91</v>
+        <v>877</v>
       </c>
       <c r="B3199" s="0" t="s">
-        <v>64</v>
+        <v>878</v>
       </c>
       <c r="C3199" s="0" t="s">
-        <v>152</v>
+        <v>870</v>
       </c>
     </row>
     <row r="3200">
       <c r="A3200" s="0" t="s">
-        <v>6</v>
+        <v>879</v>
       </c>
       <c r="B3200" s="0" t="s">
-        <v>7</v>
+        <v>880</v>
       </c>
       <c r="C3200" s="0" t="s">
-        <v>152</v>
+        <v>870</v>
       </c>
     </row>
     <row r="3201">
       <c r="A3201" s="0" t="s">
-        <v>92</v>
+        <v>881</v>
       </c>
       <c r="B3201" s="0" t="s">
-        <v>66</v>
+        <v>882</v>
       </c>
       <c r="C3201" s="0" t="s">
-        <v>152</v>
+        <v>870</v>
       </c>
     </row>
     <row r="3202">
       <c r="A3202" s="0" t="s">
-        <v>93</v>
+        <v>883</v>
       </c>
       <c r="B3202" s="0" t="s">
-        <v>68</v>
+        <v>884</v>
       </c>
       <c r="C3202" s="0" t="s">
-        <v>152</v>
+        <v>870</v>
       </c>
     </row>
     <row r="3203">
       <c r="A3203" s="0" t="s">
-        <v>94</v>
+        <v>887</v>
       </c>
       <c r="B3203" s="0" t="s">
-        <v>70</v>
+        <v>888</v>
       </c>
       <c r="C3203" s="0" t="s">
-        <v>152</v>
+        <v>593</v>
       </c>
     </row>
     <row r="3204">
       <c r="A3204" s="0" t="s">
-        <v>95</v>
+        <v>889</v>
       </c>
       <c r="B3204" s="0" t="s">
-        <v>96</v>
+        <v>890</v>
       </c>
       <c r="C3204" s="0" t="s">
-        <v>152</v>
+        <v>593</v>
       </c>
     </row>
     <row r="3205">
       <c r="A3205" s="0" t="s">
-        <v>8</v>
+        <v>891</v>
       </c>
       <c r="B3205" s="0" t="s">
-        <v>9</v>
+        <v>892</v>
       </c>
       <c r="C3205" s="0" t="s">
-        <v>152</v>
+        <v>593</v>
       </c>
     </row>
     <row r="3206">
       <c r="A3206" s="0" t="s">
-        <v>10</v>
+        <v>885</v>
       </c>
       <c r="B3206" s="0" t="s">
-        <v>4</v>
+        <v>886</v>
       </c>
       <c r="C3206" s="0" t="s">
-        <v>152</v>
+        <v>870</v>
       </c>
     </row>
     <row r="3207">
       <c r="C3207" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="3208">
       <c r="C3208" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="3209">
       <c r="C3209" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="3210">
       <c r="C3210" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="3211">
       <c r="C3211" s="0" t="s">
         <v>161</v>
@@ -38758,37 +38758,32 @@
         <v>161</v>
       </c>
     </row>
     <row r="3406">
       <c r="C3406" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="3407">
       <c r="C3407" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="3408">
       <c r="C3408" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="3409">
       <c r="C3409" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="3410">
       <c r="C3410" s="0" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="C3411" s="0" t="s">
         <v>161</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>