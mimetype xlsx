--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -300,50 +300,92 @@
   <si>
     <t>110288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
     <t>101288</t>
   </si>
   <si>
     <t xml:space="preserve">4th service: other tool carriers/ </t>
   </si>
   <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
@@ -384,92 +426,50 @@
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
   </si>
   <si>
-    <t>501741</t>
-[...40 lines deleted...]
-  <si>
     <t>101D96</t>
   </si>
   <si>
     <t>Q9S DXL</t>
   </si>
   <si>
     <t xml:space="preserve">4th service/ </t>
   </si>
   <si>
     <t>3rd service/60020001 3rd service, ISO-A</t>
   </si>
   <si>
     <t xml:space="preserve">3rd+4th service: Euro and Euro/SMS tool carriers/ </t>
   </si>
   <si>
     <t>120179</t>
   </si>
   <si>
     <t>Valtra G7L</t>
   </si>
   <si>
     <t>120288</t>
   </si>
   <si>
     <t>Valtra G8M</t>
@@ -2388,121 +2388,121 @@
   <si>
     <t>403436</t>
   </si>
   <si>
     <t>V3S</t>
   </si>
   <si>
     <t>403531</t>
   </si>
   <si>
     <t>V3</t>
   </si>
   <si>
     <t>403426</t>
   </si>
   <si>
     <t>V2S</t>
   </si>
   <si>
     <t>403521</t>
   </si>
   <si>
     <t>V2</t>
   </si>
   <si>
+    <t>403456</t>
+  </si>
+  <si>
+    <t>V5S</t>
+  </si>
+  <si>
     <t>418436</t>
   </si>
   <si>
     <t>V16SN</t>
   </si>
   <si>
     <t>418446</t>
   </si>
   <si>
     <t>V21MN</t>
   </si>
   <si>
     <t>418456</t>
   </si>
   <si>
     <t>V22LN</t>
-  </si>
-[...4 lines deleted...]
-    <t>V5S</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C2525"/>
+  <dimension ref="A1:C2524"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="23.5917320251465" customWidth="1"/>
     <col min="3" max="3" width="45.1088333129883" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -25175,604 +25175,604 @@
     </row>
     <row r="2063">
       <c r="A2063" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B2063" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C2063" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2064">
       <c r="A2064" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B2064" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C2064" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2065">
       <c r="A2065" s="0" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="B2065" s="0" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="C2065" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2066">
       <c r="A2066" s="0" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="B2066" s="0" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="C2066" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2067">
       <c r="A2067" s="0" t="s">
-        <v>112</v>
+        <v>44</v>
       </c>
       <c r="B2067" s="0" t="s">
-        <v>113</v>
+        <v>45</v>
       </c>
       <c r="C2067" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2068">
       <c r="A2068" s="0" t="s">
-        <v>114</v>
+        <v>44</v>
       </c>
       <c r="B2068" s="0" t="s">
-        <v>115</v>
+        <v>45</v>
       </c>
       <c r="C2068" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2069">
       <c r="A2069" s="0" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="B2069" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="C2069" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2070">
       <c r="A2070" s="0" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="B2070" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="C2070" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2071">
       <c r="A2071" s="0" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="B2071" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C2071" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2072">
       <c r="A2072" s="0" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="B2072" s="0" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="C2072" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2073">
       <c r="A2073" s="0" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="B2073" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C2073" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2074">
       <c r="A2074" s="0" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="B2074" s="0" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="C2074" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2075">
       <c r="A2075" s="0" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="B2075" s="0" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="C2075" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2076">
       <c r="A2076" s="0" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B2076" s="0" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="C2076" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2077">
       <c r="A2077" s="0" t="s">
-        <v>73</v>
+        <v>112</v>
       </c>
       <c r="B2077" s="0" t="s">
-        <v>65</v>
+        <v>113</v>
       </c>
       <c r="C2077" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2078">
       <c r="A2078" s="0" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="B2078" s="0" t="s">
-        <v>45</v>
+        <v>115</v>
       </c>
       <c r="C2078" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2079">
       <c r="A2079" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B2079" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C2079" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2080">
       <c r="A2080" s="0" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B2080" s="0" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C2080" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2081">
       <c r="A2081" s="0" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="B2081" s="0" t="s">
-        <v>103</v>
+        <v>47</v>
       </c>
       <c r="C2081" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2082">
       <c r="A2082" s="0" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="B2082" s="0" t="s">
-        <v>105</v>
+        <v>47</v>
       </c>
       <c r="C2082" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2083">
       <c r="A2083" s="0" t="s">
-        <v>106</v>
+        <v>48</v>
       </c>
       <c r="B2083" s="0" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="C2083" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2084">
       <c r="A2084" s="0" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="B2084" s="0" t="s">
-        <v>117</v>
+        <v>49</v>
       </c>
       <c r="C2084" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2085">
       <c r="A2085" s="0" t="s">
-        <v>118</v>
+        <v>50</v>
       </c>
       <c r="B2085" s="0" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="C2085" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2086">
       <c r="A2086" s="0" t="s">
-        <v>120</v>
+        <v>50</v>
       </c>
       <c r="B2086" s="0" t="s">
-        <v>121</v>
+        <v>51</v>
       </c>
       <c r="C2086" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2087">
       <c r="A2087" s="0" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="B2087" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C2087" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2088">
       <c r="A2088" s="0" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="B2088" s="0" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="C2088" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2089">
       <c r="A2089" s="0" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B2089" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C2089" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2090">
       <c r="A2090" s="0" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="B2090" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C2090" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2091">
       <c r="A2091" s="0" t="s">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="B2091" s="0" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="C2091" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2092">
       <c r="A2092" s="0" t="s">
-        <v>50</v>
+        <v>106</v>
       </c>
       <c r="B2092" s="0" t="s">
-        <v>51</v>
+        <v>107</v>
       </c>
       <c r="C2092" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2093">
       <c r="A2093" s="0" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="B2093" s="0" t="s">
-        <v>47</v>
+        <v>109</v>
       </c>
       <c r="C2093" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2094">
       <c r="A2094" s="0" t="s">
-        <v>76</v>
+        <v>116</v>
       </c>
       <c r="B2094" s="0" t="s">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="C2094" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2095">
       <c r="A2095" s="0" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="B2095" s="0" t="s">
-        <v>49</v>
+        <v>119</v>
       </c>
       <c r="C2095" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2096">
       <c r="A2096" s="0" t="s">
-        <v>79</v>
+        <v>120</v>
       </c>
       <c r="B2096" s="0" t="s">
-        <v>51</v>
+        <v>121</v>
       </c>
       <c r="C2096" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2097">
       <c r="A2097" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2097" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C2097" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2098">
       <c r="A2098" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B2098" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C2098" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2099">
       <c r="A2099" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B2099" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C2099" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2100">
       <c r="A2100" s="0" t="s">
-        <v>110</v>
+        <v>52</v>
       </c>
       <c r="B2100" s="0" t="s">
-        <v>111</v>
+        <v>53</v>
       </c>
       <c r="C2100" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2101">
       <c r="A2101" s="0" t="s">
-        <v>124</v>
+        <v>52</v>
       </c>
       <c r="B2101" s="0" t="s">
-        <v>125</v>
+        <v>53</v>
       </c>
       <c r="C2101" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2102">
       <c r="A2102" s="0" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="B2102" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C2102" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2103">
       <c r="A2103" s="0" t="s">
-        <v>52</v>
+        <v>110</v>
       </c>
       <c r="B2103" s="0" t="s">
-        <v>53</v>
+        <v>111</v>
       </c>
       <c r="C2103" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2104">
       <c r="A2104" s="0" t="s">
-        <v>80</v>
+        <v>124</v>
       </c>
       <c r="B2104" s="0" t="s">
-        <v>53</v>
+        <v>125</v>
       </c>
       <c r="C2104" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2105">
       <c r="A2105" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B2105" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C2105" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2106">
       <c r="A2106" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="B2106" s="0" t="s">
-        <v>109</v>
+        <v>55</v>
       </c>
       <c r="C2106" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2107">
       <c r="A2107" s="0" t="s">
-        <v>122</v>
+        <v>54</v>
       </c>
       <c r="B2107" s="0" t="s">
-        <v>123</v>
+        <v>55</v>
       </c>
       <c r="C2107" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2108">
       <c r="A2108" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B2108" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C2108" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2109">
       <c r="A2109" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B2109" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C2109" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2110">
       <c r="A2110" s="0" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="B2110" s="0" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="C2110" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2111">
       <c r="A2111" s="0" t="s">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="B2111" s="0" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C2111" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B2112" s="0" t="s">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="C2112" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2113">
       <c r="A2113" s="0" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="B2113" s="0" t="s">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="C2113" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2114">
       <c r="A2114" s="0" t="s">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="B2114" s="0" t="s">
-        <v>57</v>
+        <v>123</v>
       </c>
       <c r="C2114" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2115">
       <c r="A2115" s="0" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B2115" s="0" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C2115" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2116">
       <c r="A2116" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B2116" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C2116" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2117">
       <c r="A2117" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B2117" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C2117" s="0" t="s">
         <v>151</v>
@@ -26608,2097 +26608,2097 @@
         <v>137</v>
       </c>
       <c r="C2193" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="2194">
       <c r="A2194" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B2194" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C2194" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="2195">
       <c r="A2195" s="0" t="s">
         <v>780</v>
       </c>
       <c r="B2195" s="0" t="s">
         <v>781</v>
       </c>
       <c r="C2195" s="0" t="s">
-        <v>779</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2196">
       <c r="A2196" s="0" t="s">
         <v>782</v>
       </c>
       <c r="B2196" s="0" t="s">
         <v>783</v>
       </c>
       <c r="C2196" s="0" t="s">
-        <v>779</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2197">
       <c r="A2197" s="0" t="s">
         <v>784</v>
       </c>
       <c r="B2197" s="0" t="s">
         <v>785</v>
       </c>
       <c r="C2197" s="0" t="s">
-        <v>779</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2198">
       <c r="A2198" s="0" t="s">
         <v>786</v>
       </c>
       <c r="B2198" s="0" t="s">
         <v>787</v>
       </c>
       <c r="C2198" s="0" t="s">
-        <v>779</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2199">
       <c r="A2199" s="0" t="s">
         <v>788</v>
       </c>
       <c r="B2199" s="0" t="s">
         <v>789</v>
       </c>
       <c r="C2199" s="0" t="s">
-        <v>779</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2200">
       <c r="A2200" s="0" t="s">
         <v>790</v>
       </c>
       <c r="B2200" s="0" t="s">
         <v>791</v>
       </c>
       <c r="C2200" s="0" t="s">
-        <v>779</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2201">
       <c r="A2201" s="0" t="s">
         <v>792</v>
       </c>
       <c r="B2201" s="0" t="s">
         <v>793</v>
       </c>
       <c r="C2201" s="0" t="s">
-        <v>779</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2202">
       <c r="A2202" s="0" t="s">
         <v>794</v>
       </c>
       <c r="B2202" s="0" t="s">
         <v>795</v>
       </c>
       <c r="C2202" s="0" t="s">
-        <v>524</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2203">
       <c r="A2203" s="0" t="s">
-        <v>796</v>
+        <v>66</v>
       </c>
       <c r="B2203" s="0" t="s">
-        <v>797</v>
+        <v>67</v>
       </c>
       <c r="C2203" s="0" t="s">
-        <v>524</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2204">
       <c r="A2204" s="0" t="s">
-        <v>798</v>
+        <v>68</v>
       </c>
       <c r="B2204" s="0" t="s">
-        <v>799</v>
+        <v>39</v>
       </c>
       <c r="C2204" s="0" t="s">
-        <v>524</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" s="0" t="s">
-        <v>800</v>
+        <v>69</v>
       </c>
       <c r="B2205" s="0" t="s">
-        <v>801</v>
+        <v>41</v>
       </c>
       <c r="C2205" s="0" t="s">
-        <v>779</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" s="0" t="s">
-        <v>780</v>
+        <v>70</v>
       </c>
       <c r="B2206" s="0" t="s">
-        <v>781</v>
+        <v>43</v>
       </c>
       <c r="C2206" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" s="0" t="s">
-        <v>782</v>
+        <v>71</v>
       </c>
       <c r="B2207" s="0" t="s">
-        <v>783</v>
+        <v>72</v>
       </c>
       <c r="C2207" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2208">
       <c r="A2208" s="0" t="s">
-        <v>784</v>
+        <v>73</v>
       </c>
       <c r="B2208" s="0" t="s">
-        <v>785</v>
+        <v>65</v>
       </c>
       <c r="C2208" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2209">
       <c r="A2209" s="0" t="s">
-        <v>786</v>
+        <v>74</v>
       </c>
       <c r="B2209" s="0" t="s">
-        <v>787</v>
+        <v>45</v>
       </c>
       <c r="C2209" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2210">
       <c r="A2210" s="0" t="s">
-        <v>788</v>
+        <v>75</v>
       </c>
       <c r="B2210" s="0" t="s">
-        <v>789</v>
+        <v>47</v>
       </c>
       <c r="C2210" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2211">
       <c r="A2211" s="0" t="s">
-        <v>790</v>
+        <v>76</v>
       </c>
       <c r="B2211" s="0" t="s">
-        <v>791</v>
+        <v>77</v>
       </c>
       <c r="C2211" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2212">
       <c r="A2212" s="0" t="s">
-        <v>792</v>
+        <v>78</v>
       </c>
       <c r="B2212" s="0" t="s">
-        <v>793</v>
+        <v>49</v>
       </c>
       <c r="C2212" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2213">
       <c r="A2213" s="0" t="s">
-        <v>800</v>
+        <v>79</v>
       </c>
       <c r="B2213" s="0" t="s">
-        <v>801</v>
+        <v>51</v>
       </c>
       <c r="C2213" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2214">
       <c r="A2214" s="0" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="B2214" s="0" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="C2214" s="0" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2215">
       <c r="A2215" s="0" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="B2215" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C2215" s="0" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2216">
       <c r="A2216" s="0" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="B2216" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C2216" s="0" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2217">
       <c r="A2217" s="0" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="B2217" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C2217" s="0" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2218">
       <c r="A2218" s="0" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="B2218" s="0" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="C2218" s="0" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" s="0" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="B2219" s="0" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="C2219" s="0" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" s="0" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="B2220" s="0" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="C2220" s="0" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" s="0" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="B2221" s="0" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C2221" s="0" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2222">
       <c r="A2222" s="0" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="B2222" s="0" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="C2222" s="0" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2223">
       <c r="A2223" s="0" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="B2223" s="0" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C2223" s="0" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2224">
       <c r="A2224" s="0" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="B2224" s="0" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="C2224" s="0" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2225">
       <c r="A2225" s="0" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="B2225" s="0" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="C2225" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2226">
       <c r="A2226" s="0" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="B2226" s="0" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="C2226" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2227">
       <c r="A2227" s="0" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="B2227" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="C2227" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2228">
       <c r="A2228" s="0" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="B2228" s="0" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C2228" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2229">
       <c r="A2229" s="0" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="B2229" s="0" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C2229" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2230">
       <c r="A2230" s="0" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="B2230" s="0" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="C2230" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2231">
       <c r="A2231" s="0" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="B2231" s="0" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="C2231" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2232">
       <c r="A2232" s="0" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="B2232" s="0" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="C2232" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2233">
       <c r="A2233" s="0" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="B2233" s="0" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="C2233" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2234">
       <c r="A2234" s="0" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="B2234" s="0" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="C2234" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2235">
       <c r="A2235" s="0" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="B2235" s="0" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="C2235" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2236">
       <c r="A2236" s="0" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="B2236" s="0" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="C2236" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2237">
       <c r="A2237" s="0" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="B2237" s="0" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="C2237" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2238">
       <c r="A2238" s="0" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="B2238" s="0" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="C2238" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2239">
       <c r="A2239" s="0" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="B2239" s="0" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="C2239" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2240">
       <c r="A2240" s="0" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="B2240" s="0" t="s">
-        <v>39</v>
+        <v>82</v>
       </c>
       <c r="C2240" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2241">
       <c r="A2241" s="0" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="B2241" s="0" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C2241" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2242">
       <c r="A2242" s="0" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="B2242" s="0" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="C2242" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2243">
       <c r="A2243" s="0" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B2243" s="0" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="C2243" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2244">
       <c r="A2244" s="0" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="B2244" s="0" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C2244" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2245">
       <c r="A2245" s="0" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B2245" s="0" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="C2245" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2246">
       <c r="A2246" s="0" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="B2246" s="0" t="s">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="C2246" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2247">
       <c r="A2247" s="0" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="B2247" s="0" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="C2247" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2248">
       <c r="A2248" s="0" t="s">
-        <v>78</v>
+        <v>6</v>
       </c>
       <c r="B2248" s="0" t="s">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="C2248" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2249">
       <c r="A2249" s="0" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="B2249" s="0" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C2249" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2250">
       <c r="A2250" s="0" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="B2250" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="C2250" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2251">
       <c r="A2251" s="0" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="B2251" s="0" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="C2251" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2252">
       <c r="A2252" s="0" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="B2252" s="0" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="C2252" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2253">
       <c r="A2253" s="0" t="s">
-        <v>84</v>
+        <v>16</v>
       </c>
       <c r="B2253" s="0" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="C2253" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2254">
       <c r="A2254" s="0" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="B2254" s="0" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="C2254" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2255">
       <c r="A2255" s="0" t="s">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="B2255" s="0" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="C2255" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2256">
       <c r="A2256" s="0" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
       <c r="B2256" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="C2256" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2257">
       <c r="A2257" s="0" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="B2257" s="0" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="C2257" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2258">
       <c r="A2258" s="0" t="s">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="B2258" s="0" t="s">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C2258" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2259">
       <c r="A2259" s="0" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="B2259" s="0" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="C2259" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2260">
       <c r="A2260" s="0" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="B2260" s="0" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="C2260" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2261">
       <c r="A2261" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="B2261" s="0" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="C2261" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2262">
       <c r="A2262" s="0" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="B2262" s="0" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="C2262" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2263">
       <c r="A2263" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="B2263" s="0" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C2263" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2264">
       <c r="A2264" s="0" t="s">
-        <v>16</v>
+        <v>145</v>
       </c>
       <c r="B2264" s="0" t="s">
-        <v>17</v>
+        <v>146</v>
       </c>
       <c r="C2264" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2265">
       <c r="A2265" s="0" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="B2265" s="0" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="C2265" s="0" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2266">
       <c r="A2266" s="0" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="B2266" s="0" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="C2266" s="0" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2267">
       <c r="A2267" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B2267" s="0" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C2267" s="0" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2268">
       <c r="A2268" s="0" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="B2268" s="0" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="C2268" s="0" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2269">
       <c r="A2269" s="0" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="B2269" s="0" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="C2269" s="0" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2270">
       <c r="A2270" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="B2270" s="0" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="C2270" s="0" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="B2271" s="0" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="C2271" s="0" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" s="0" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="B2272" s="0" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="C2272" s="0" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="B2273" s="0" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="C2273" s="0" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2274">
       <c r="A2274" s="0" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="B2274" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="C2274" s="0" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2275">
       <c r="A2275" s="0" t="s">
-        <v>145</v>
+        <v>58</v>
       </c>
       <c r="B2275" s="0" t="s">
-        <v>146</v>
+        <v>59</v>
       </c>
       <c r="C2275" s="0" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2276">
       <c r="A2276" s="0" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="B2276" s="0" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="C2276" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2277">
       <c r="A2277" s="0" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="B2277" s="0" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="C2277" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" s="0" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="B2278" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="C2278" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2279">
       <c r="A2279" s="0" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="B2279" s="0" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C2279" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2280">
       <c r="A2280" s="0" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="B2280" s="0" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C2280" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2281">
       <c r="A2281" s="0" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="B2281" s="0" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="C2281" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2282">
       <c r="A2282" s="0" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="B2282" s="0" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="C2282" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2283">
       <c r="A2283" s="0" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="B2283" s="0" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="C2283" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2284">
       <c r="A2284" s="0" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="B2284" s="0" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="C2284" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2285">
       <c r="A2285" s="0" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="B2285" s="0" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="C2285" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2286">
       <c r="A2286" s="0" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="B2286" s="0" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="C2286" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2287">
       <c r="A2287" s="0" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="B2287" s="0" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="C2287" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" s="0" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="B2288" s="0" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="C2288" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" s="0" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="B2289" s="0" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="C2289" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" s="0" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="B2290" s="0" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="C2290" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" s="0" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="B2291" s="0" t="s">
-        <v>39</v>
+        <v>82</v>
       </c>
       <c r="C2291" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" s="0" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="B2292" s="0" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C2292" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" s="0" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="B2293" s="0" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="C2293" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" s="0" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B2294" s="0" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="C2294" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" s="0" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="B2295" s="0" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C2295" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" s="0" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B2296" s="0" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="C2296" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" s="0" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="B2297" s="0" t="s">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="C2297" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" s="0" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="B2298" s="0" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="C2298" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" s="0" t="s">
-        <v>78</v>
+        <v>6</v>
       </c>
       <c r="B2299" s="0" t="s">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="C2299" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2300">
       <c r="A2300" s="0" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="B2300" s="0" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C2300" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2301">
       <c r="A2301" s="0" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="B2301" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="C2301" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2302">
       <c r="A2302" s="0" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="B2302" s="0" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="C2302" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2303">
       <c r="A2303" s="0" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="B2303" s="0" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="C2303" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" s="0" t="s">
-        <v>84</v>
+        <v>16</v>
       </c>
       <c r="B2304" s="0" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="C2304" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" s="0" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="B2305" s="0" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="C2305" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" s="0" t="s">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="B2306" s="0" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="C2306" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" s="0" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
       <c r="B2307" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="C2307" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" s="0" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="B2308" s="0" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="C2308" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" s="0" t="s">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="B2309" s="0" t="s">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C2309" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" s="0" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="B2310" s="0" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="C2310" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2311">
       <c r="A2311" s="0" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="B2311" s="0" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="C2311" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2312">
       <c r="A2312" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="B2312" s="0" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="C2312" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2313">
       <c r="A2313" s="0" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="B2313" s="0" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="C2313" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2314">
       <c r="A2314" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="B2314" s="0" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C2314" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2315">
       <c r="A2315" s="0" t="s">
-        <v>16</v>
+        <v>145</v>
       </c>
       <c r="B2315" s="0" t="s">
-        <v>17</v>
+        <v>146</v>
       </c>
       <c r="C2315" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2316">
       <c r="A2316" s="0" t="s">
-        <v>18</v>
+        <v>98</v>
       </c>
       <c r="B2316" s="0" t="s">
-        <v>19</v>
+        <v>99</v>
       </c>
       <c r="C2316" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" s="0" t="s">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="B2317" s="0" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="C2317" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" s="0" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="B2318" s="0" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
       <c r="C2318" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" s="0" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="B2319" s="0" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="C2319" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" s="0" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="B2320" s="0" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="C2320" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" s="0" t="s">
-        <v>28</v>
+        <v>108</v>
       </c>
       <c r="B2321" s="0" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="C2321" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" s="0" t="s">
-        <v>30</v>
+        <v>110</v>
       </c>
       <c r="B2322" s="0" t="s">
-        <v>31</v>
+        <v>111</v>
       </c>
       <c r="C2322" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" s="0" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="B2323" s="0" t="s">
-        <v>33</v>
+        <v>113</v>
       </c>
       <c r="C2323" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2324">
       <c r="A2324" s="0" t="s">
-        <v>34</v>
+        <v>114</v>
       </c>
       <c r="B2324" s="0" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
       <c r="C2324" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2325">
       <c r="A2325" s="0" t="s">
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="B2325" s="0" t="s">
-        <v>37</v>
+        <v>117</v>
       </c>
       <c r="C2325" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" s="0" t="s">
-        <v>145</v>
+        <v>118</v>
       </c>
       <c r="B2326" s="0" t="s">
-        <v>146</v>
+        <v>119</v>
       </c>
       <c r="C2326" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" s="0" t="s">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="B2327" s="0" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="C2327" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" s="0" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="B2328" s="0" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="C2328" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" s="0" t="s">
-        <v>102</v>
+        <v>124</v>
       </c>
       <c r="B2329" s="0" t="s">
-        <v>103</v>
+        <v>125</v>
       </c>
       <c r="C2329" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" s="0" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="B2330" s="0" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="C2330" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" s="0" t="s">
-        <v>106</v>
+        <v>128</v>
       </c>
       <c r="B2331" s="0" t="s">
-        <v>107</v>
+        <v>129</v>
       </c>
       <c r="C2331" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" s="0" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="B2332" s="0" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="C2332" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" s="0" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="B2333" s="0" t="s">
-        <v>111</v>
+        <v>133</v>
       </c>
       <c r="C2333" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" s="0" t="s">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="B2334" s="0" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="C2334" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" s="0" t="s">
-        <v>114</v>
+        <v>136</v>
       </c>
       <c r="B2335" s="0" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="C2335" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" s="0" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="B2336" s="0" t="s">
-        <v>117</v>
+        <v>139</v>
       </c>
       <c r="C2336" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" s="0" t="s">
-        <v>118</v>
+        <v>80</v>
       </c>
       <c r="B2337" s="0" t="s">
-        <v>119</v>
+        <v>53</v>
       </c>
       <c r="C2337" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" s="0" t="s">
-        <v>120</v>
+        <v>81</v>
       </c>
       <c r="B2338" s="0" t="s">
-        <v>121</v>
+        <v>82</v>
       </c>
       <c r="C2338" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" s="0" t="s">
-        <v>122</v>
+        <v>83</v>
       </c>
       <c r="B2339" s="0" t="s">
-        <v>123</v>
+        <v>55</v>
       </c>
       <c r="C2339" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" s="0" t="s">
-        <v>124</v>
+        <v>84</v>
       </c>
       <c r="B2340" s="0" t="s">
-        <v>125</v>
+        <v>57</v>
       </c>
       <c r="C2340" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" s="0" t="s">
-        <v>126</v>
+        <v>92</v>
       </c>
       <c r="B2341" s="0" t="s">
-        <v>127</v>
+        <v>93</v>
       </c>
       <c r="C2341" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" s="0" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="B2342" s="0" t="s">
-        <v>129</v>
+        <v>59</v>
       </c>
       <c r="C2342" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" s="0" t="s">
-        <v>130</v>
+        <v>86</v>
       </c>
       <c r="B2343" s="0" t="s">
-        <v>131</v>
+        <v>61</v>
       </c>
       <c r="C2343" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" s="0" t="s">
-        <v>132</v>
+        <v>87</v>
       </c>
       <c r="B2344" s="0" t="s">
-        <v>133</v>
+        <v>63</v>
       </c>
       <c r="C2344" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" s="0" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="B2345" s="0" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
       <c r="C2345" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" s="0" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="B2346" s="0" t="s">
-        <v>137</v>
+        <v>89</v>
       </c>
       <c r="C2346" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" s="0" t="s">
-        <v>138</v>
+        <v>94</v>
       </c>
       <c r="B2347" s="0" t="s">
-        <v>139</v>
+        <v>95</v>
       </c>
       <c r="C2347" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" s="0" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="B2348" s="0" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C2348" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" s="0" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="B2349" s="0" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="C2349" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" s="0" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="B2350" s="0" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="C2350" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" s="0" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="B2351" s="0" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="C2351" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" s="0" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="B2352" s="0" t="s">
-        <v>93</v>
+        <v>43</v>
       </c>
       <c r="C2352" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" s="0" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="B2353" s="0" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="C2353" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" s="0" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="B2354" s="0" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C2354" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" s="0" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="B2355" s="0" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="C2355" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" s="0" t="s">
-        <v>153</v>
+        <v>75</v>
       </c>
       <c r="B2356" s="0" t="s">
-        <v>154</v>
+        <v>47</v>
       </c>
       <c r="C2356" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" s="0" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="B2357" s="0" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="C2357" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" s="0" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="B2358" s="0" t="s">
-        <v>95</v>
+        <v>49</v>
       </c>
       <c r="C2358" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" s="0" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="B2359" s="0" t="s">
-        <v>91</v>
+        <v>51</v>
       </c>
       <c r="C2359" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" s="0" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="B2360" s="0" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="C2360" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" s="0" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="B2361" s="0" t="s">
-        <v>39</v>
+        <v>82</v>
       </c>
       <c r="C2361" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" s="0" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="B2362" s="0" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C2362" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" s="0" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="B2363" s="0" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="C2363" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" s="0" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="B2364" s="0" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C2364" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" s="0" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="B2365" s="0" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="C2365" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" s="0" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="B2366" s="0" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="C2366" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" s="0" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="B2367" s="0" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="C2367" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" s="0" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="B2368" s="0" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="C2368" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" s="0" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="B2369" s="0" t="s">
-        <v>49</v>
+        <v>95</v>
       </c>
       <c r="C2369" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" s="0" t="s">
-        <v>79</v>
+        <v>96</v>
       </c>
       <c r="B2370" s="0" t="s">
-        <v>51</v>
+        <v>91</v>
       </c>
       <c r="C2370" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" s="0" t="s">
-        <v>80</v>
+        <v>780</v>
       </c>
       <c r="B2371" s="0" t="s">
-        <v>53</v>
+        <v>781</v>
       </c>
       <c r="C2371" s="0" t="s">
-        <v>151</v>
+        <v>779</v>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" s="0" t="s">
-        <v>81</v>
+        <v>782</v>
       </c>
       <c r="B2372" s="0" t="s">
-        <v>82</v>
+        <v>783</v>
       </c>
       <c r="C2372" s="0" t="s">
-        <v>151</v>
+        <v>779</v>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" s="0" t="s">
-        <v>83</v>
+        <v>784</v>
       </c>
       <c r="B2373" s="0" t="s">
-        <v>55</v>
+        <v>785</v>
       </c>
       <c r="C2373" s="0" t="s">
-        <v>151</v>
+        <v>779</v>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" s="0" t="s">
-        <v>84</v>
+        <v>786</v>
       </c>
       <c r="B2374" s="0" t="s">
-        <v>57</v>
+        <v>787</v>
       </c>
       <c r="C2374" s="0" t="s">
-        <v>151</v>
+        <v>779</v>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" s="0" t="s">
-        <v>92</v>
+        <v>788</v>
       </c>
       <c r="B2375" s="0" t="s">
-        <v>93</v>
+        <v>789</v>
       </c>
       <c r="C2375" s="0" t="s">
-        <v>151</v>
+        <v>779</v>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" s="0" t="s">
-        <v>85</v>
+        <v>790</v>
       </c>
       <c r="B2376" s="0" t="s">
-        <v>59</v>
+        <v>791</v>
       </c>
       <c r="C2376" s="0" t="s">
-        <v>151</v>
+        <v>779</v>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" s="0" t="s">
-        <v>86</v>
+        <v>792</v>
       </c>
       <c r="B2377" s="0" t="s">
-        <v>61</v>
+        <v>793</v>
       </c>
       <c r="C2377" s="0" t="s">
-        <v>151</v>
+        <v>779</v>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" s="0" t="s">
-        <v>87</v>
+        <v>796</v>
       </c>
       <c r="B2378" s="0" t="s">
-        <v>63</v>
+        <v>797</v>
       </c>
       <c r="C2378" s="0" t="s">
-        <v>151</v>
+        <v>524</v>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" s="0" t="s">
-        <v>88</v>
+        <v>798</v>
       </c>
       <c r="B2379" s="0" t="s">
-        <v>89</v>
+        <v>799</v>
       </c>
       <c r="C2379" s="0" t="s">
-        <v>151</v>
+        <v>524</v>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" s="0" t="s">
-        <v>94</v>
+        <v>800</v>
       </c>
       <c r="B2380" s="0" t="s">
-        <v>95</v>
+        <v>801</v>
       </c>
       <c r="C2380" s="0" t="s">
-        <v>151</v>
+        <v>524</v>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" s="0" t="s">
-        <v>96</v>
+        <v>794</v>
       </c>
       <c r="B2381" s="0" t="s">
-        <v>91</v>
+        <v>795</v>
       </c>
       <c r="C2381" s="0" t="s">
-        <v>151</v>
+        <v>779</v>
       </c>
     </row>
     <row r="2382">
       <c r="C2382" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2383">
       <c r="C2383" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2384">
       <c r="C2384" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2385">
       <c r="C2385" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2386">
       <c r="C2386" s="0" t="s">
         <v>157</v>
@@ -29369,37 +29369,32 @@
         <v>157</v>
       </c>
     </row>
     <row r="2520">
       <c r="C2520" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2521">
       <c r="C2521" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2522">
       <c r="C2522" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2523">
       <c r="C2523" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2524">
       <c r="C2524" s="0" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      <c r="C2525" s="0" t="s">
         <v>157</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>