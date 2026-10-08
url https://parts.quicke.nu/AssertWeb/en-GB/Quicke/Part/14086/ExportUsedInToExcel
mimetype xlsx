--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1857,53 +1857,227 @@
   <si>
     <t>7514V8</t>
   </si>
   <si>
     <t>Valtra 75</t>
   </si>
   <si>
     <t>8513V8</t>
   </si>
   <si>
     <t>Valtra 85</t>
   </si>
   <si>
     <t>8523V8</t>
   </si>
   <si>
     <t xml:space="preserve">SelectoFix/ </t>
   </si>
   <si>
     <t xml:space="preserve">Multi Doc 2/ </t>
   </si>
   <si>
     <t xml:space="preserve">Selecto Fix/ </t>
   </si>
   <si>
+    <t>110288</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>Bale Handling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accessories/ </t>
+  </si>
+  <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
+  </si>
+  <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>Accessories</t>
   </si>
   <si>
+    <t>Welcome to Quicke Parts</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
@@ -1942,224 +2116,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...172 lines deleted...]
-    <t>Welcome to Quicke Parts</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -12914,1331 +12914,1331 @@
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
         <v>551</v>
       </c>
       <c r="B979" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C979" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B980" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C980" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="981">
+      <c r="A981" s="0" t="s">
+        <v>553</v>
+      </c>
       <c r="B981" s="0" t="s">
-        <v>617</v>
+        <v>554</v>
       </c>
       <c r="C981" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B982" s="0" t="s">
         <v>554</v>
       </c>
       <c r="C982" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="C983" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C984" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C985" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="C986" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C987" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C988" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="C989" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C990" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C991" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="C992" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="C993" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="C994" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B995" s="0" t="s">
         <v>578</v>
       </c>
       <c r="C995" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="C996" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B997" s="0" t="s">
-        <v>571</v>
+        <v>557</v>
       </c>
       <c r="C997" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>557</v>
+        <v>583</v>
       </c>
       <c r="C998" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C999" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B1000" s="0" t="s">
         <v>585</v>
       </c>
       <c r="C1000" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="C1001" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="C1002" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B1003" s="0" t="s">
         <v>590</v>
       </c>
       <c r="C1003" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="C1004" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B1005" s="0" t="s">
         <v>593</v>
       </c>
       <c r="C1005" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C1006" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C1007" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="C1008" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="C1009" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="C1010" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B1011" s="0" t="s">
         <v>604</v>
       </c>
       <c r="C1011" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="C1012" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B1013" s="0" t="s">
         <v>607</v>
       </c>
       <c r="C1013" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="C1014" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C1015" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="B1016" s="0" t="s">
         <v>612</v>
       </c>
       <c r="C1016" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>613</v>
+        <v>492</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>612</v>
+        <v>493</v>
       </c>
       <c r="C1017" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>618</v>
+        <v>539</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>619</v>
+        <v>504</v>
       </c>
       <c r="C1018" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>620</v>
+        <v>540</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>621</v>
+        <v>506</v>
       </c>
       <c r="C1019" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>622</v>
+        <v>541</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>623</v>
+        <v>508</v>
       </c>
       <c r="C1020" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>624</v>
+        <v>542</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>625</v>
+        <v>514</v>
       </c>
       <c r="C1021" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>626</v>
+        <v>543</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>627</v>
+        <v>516</v>
       </c>
       <c r="C1022" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>628</v>
+        <v>544</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>629</v>
+        <v>520</v>
       </c>
       <c r="C1023" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>630</v>
+        <v>545</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>631</v>
+        <v>522</v>
       </c>
       <c r="C1024" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>632</v>
+        <v>546</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>633</v>
+        <v>524</v>
       </c>
       <c r="C1025" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>634</v>
+        <v>547</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>635</v>
+        <v>528</v>
       </c>
       <c r="C1026" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>636</v>
+        <v>548</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>637</v>
+        <v>530</v>
       </c>
       <c r="C1027" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>638</v>
+        <v>549</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>639</v>
+        <v>532</v>
       </c>
       <c r="C1028" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>640</v>
+        <v>550</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>641</v>
+        <v>534</v>
       </c>
       <c r="C1029" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>642</v>
+        <v>551</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>643</v>
+        <v>536</v>
       </c>
       <c r="C1030" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>644</v>
+        <v>617</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>645</v>
+        <v>500</v>
       </c>
       <c r="C1031" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>492</v>
+        <v>552</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>493</v>
+        <v>512</v>
       </c>
       <c r="C1032" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>539</v>
+        <v>495</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>504</v>
+        <v>496</v>
       </c>
       <c r="C1033" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>540</v>
+        <v>618</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>506</v>
+        <v>619</v>
       </c>
       <c r="C1034" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>541</v>
+        <v>497</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="C1035" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>542</v>
+        <v>499</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>514</v>
+        <v>500</v>
       </c>
       <c r="C1036" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>543</v>
+        <v>501</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>516</v>
+        <v>502</v>
       </c>
       <c r="C1037" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
-        <v>544</v>
+        <v>503</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>520</v>
+        <v>504</v>
       </c>
       <c r="C1038" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
-        <v>545</v>
+        <v>505</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>522</v>
+        <v>506</v>
       </c>
       <c r="C1039" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>546</v>
+        <v>507</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>524</v>
+        <v>508</v>
       </c>
       <c r="C1040" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>547</v>
+        <v>509</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>528</v>
+        <v>510</v>
       </c>
       <c r="C1041" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
-        <v>548</v>
+        <v>511</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>530</v>
+        <v>512</v>
       </c>
       <c r="C1042" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
-        <v>549</v>
+        <v>513</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>532</v>
+        <v>514</v>
       </c>
       <c r="C1043" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
-        <v>550</v>
+        <v>515</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>534</v>
+        <v>516</v>
       </c>
       <c r="C1044" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
-        <v>551</v>
+        <v>517</v>
       </c>
       <c r="B1045" s="0" t="s">
-        <v>536</v>
+        <v>518</v>
       </c>
       <c r="C1045" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
-        <v>646</v>
+        <v>519</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>500</v>
+        <v>520</v>
       </c>
       <c r="C1046" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
-        <v>552</v>
+        <v>521</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="C1047" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
-        <v>495</v>
+        <v>523</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>496</v>
+        <v>524</v>
       </c>
       <c r="C1048" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>647</v>
+        <v>525</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>648</v>
+        <v>526</v>
       </c>
       <c r="C1049" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
-        <v>497</v>
+        <v>527</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>498</v>
+        <v>528</v>
       </c>
       <c r="C1050" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
-        <v>499</v>
+        <v>529</v>
       </c>
       <c r="B1051" s="0" t="s">
-        <v>500</v>
+        <v>530</v>
       </c>
       <c r="C1051" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
-        <v>501</v>
+        <v>531</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>502</v>
+        <v>532</v>
       </c>
       <c r="C1052" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>503</v>
+        <v>533</v>
       </c>
       <c r="B1053" s="0" t="s">
-        <v>504</v>
+        <v>534</v>
       </c>
       <c r="C1053" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
-        <v>505</v>
+        <v>535</v>
       </c>
       <c r="B1054" s="0" t="s">
-        <v>506</v>
+        <v>536</v>
       </c>
       <c r="C1054" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
-        <v>507</v>
+        <v>537</v>
       </c>
       <c r="B1055" s="0" t="s">
-        <v>508</v>
+        <v>538</v>
       </c>
       <c r="C1055" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1056">
-      <c r="A1056" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1056" s="0" t="s">
-        <v>510</v>
+        <v>620</v>
       </c>
       <c r="C1056" s="0" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
-        <v>511</v>
+        <v>622</v>
       </c>
       <c r="B1057" s="0" t="s">
-        <v>512</v>
+        <v>623</v>
       </c>
       <c r="C1057" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
-        <v>513</v>
+        <v>624</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>514</v>
+        <v>625</v>
       </c>
       <c r="C1058" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
-        <v>515</v>
+        <v>626</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>516</v>
+        <v>627</v>
       </c>
       <c r="C1059" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
-        <v>517</v>
+        <v>628</v>
       </c>
       <c r="B1060" s="0" t="s">
-        <v>518</v>
+        <v>629</v>
       </c>
       <c r="C1060" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
-        <v>519</v>
+        <v>630</v>
       </c>
       <c r="B1061" s="0" t="s">
-        <v>520</v>
+        <v>631</v>
       </c>
       <c r="C1061" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
-        <v>521</v>
+        <v>632</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>522</v>
+        <v>633</v>
       </c>
       <c r="C1062" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
-        <v>523</v>
+        <v>634</v>
       </c>
       <c r="B1063" s="0" t="s">
-        <v>524</v>
+        <v>635</v>
       </c>
       <c r="C1063" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
-        <v>525</v>
+        <v>636</v>
       </c>
       <c r="B1064" s="0" t="s">
-        <v>526</v>
+        <v>637</v>
       </c>
       <c r="C1064" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
-        <v>527</v>
+        <v>638</v>
       </c>
       <c r="B1065" s="0" t="s">
-        <v>528</v>
+        <v>639</v>
       </c>
       <c r="C1065" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
-        <v>529</v>
+        <v>640</v>
       </c>
       <c r="B1066" s="0" t="s">
-        <v>530</v>
+        <v>641</v>
       </c>
       <c r="C1066" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
-        <v>531</v>
+        <v>642</v>
       </c>
       <c r="B1067" s="0" t="s">
-        <v>532</v>
+        <v>643</v>
       </c>
       <c r="C1067" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
-        <v>533</v>
+        <v>644</v>
       </c>
       <c r="B1068" s="0" t="s">
-        <v>534</v>
+        <v>645</v>
       </c>
       <c r="C1068" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
-        <v>535</v>
+        <v>646</v>
       </c>
       <c r="B1069" s="0" t="s">
-        <v>536</v>
+        <v>647</v>
       </c>
       <c r="C1069" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
-        <v>537</v>
+        <v>648</v>
       </c>
       <c r="B1070" s="0" t="s">
-        <v>538</v>
+        <v>649</v>
       </c>
       <c r="C1070" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1071">
+      <c r="A1071" s="0" t="s">
+        <v>650</v>
+      </c>
       <c r="B1071" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="C1071" s="0" t="s">
-        <v>650</v>
+        <v>616</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C1072" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="B1073" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C1073" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B1074" s="0" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C1074" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="0" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B1075" s="0" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C1075" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B1076" s="0" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C1076" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B1077" s="0" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C1077" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B1078" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C1078" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C1079" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B1080" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C1080" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B1081" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C1081" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B1082" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C1082" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1083">
-      <c r="A1083" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1083" s="0" t="s">
         <v>674</v>
       </c>
       <c r="C1083" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1084">
-      <c r="A1084" s="0" t="s">
+      <c r="B1084" s="0" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="C1084" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="B1085" s="0" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
       <c r="C1085" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="B1086" s="0" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
       <c r="C1086" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="B1087" s="0" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="C1087" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="B1088" s="0" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
       <c r="C1088" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="B1089" s="0" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
       <c r="C1089" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="B1090" s="0" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="C1090" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="B1091" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="C1091" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="B1092" s="0" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="C1092" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="B1093" s="0" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
       <c r="C1093" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="B1094" s="0" t="s">
         <v>695</v>
-      </c>
-[...1 lines deleted...]
-        <v>696</v>
       </c>
       <c r="C1094" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="B1095" s="0" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="C1095" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="B1096" s="0" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="C1096" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="B1097" s="0" t="s">
         <v>701</v>
       </c>
-      <c r="B1097" s="0" t="s">
+      <c r="C1097" s="0" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="1098">
+      <c r="A1098" s="0" t="s">
         <v>702</v>
       </c>
-      <c r="C1097" s="0" t="s">
-[...3 lines deleted...]
-    <row r="1098">
       <c r="B1098" s="0" t="s">
         <v>703</v>
       </c>
       <c r="C1098" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="1099">
       <c r="C1099" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1100">
       <c r="C1100" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1101">
       <c r="C1101" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1102">
       <c r="C1102" s="0" t="s">
         <v>61</v>