--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -184,109 +184,109 @@
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
@@ -368,87 +368,87 @@
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>