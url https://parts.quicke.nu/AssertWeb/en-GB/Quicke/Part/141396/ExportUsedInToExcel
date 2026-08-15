--- v0 (2026-05-26)
+++ v1 (2026-08-15)
@@ -204,76 +204,76 @@
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16">
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>