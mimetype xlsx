--- v0 (2026-05-26)
+++ v1 (2026-08-15)
@@ -15,174 +15,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>Manure &amp; Silage Implements</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Powergrab M+ 180/ </t>
+  </si>
+  <si>
     <t>Buckets</t>
   </si>
   <si>
     <t xml:space="preserve">180SM+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">180GM+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">180GL+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">180GM+/ </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bucket VM+ 180/ </t>
   </si>
   <si>
     <t xml:space="preserve">180VL+/ </t>
   </si>
   <si>
-    <t>Manure &amp; Silage Implements</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Powergrab M+ 180/ </t>
+    <t xml:space="preserve">Powergrab M+ 220/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accessories/ </t>
   </si>
   <si>
     <t xml:space="preserve">220SM+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">220GM+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">220GL+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">220GXL+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">220GL+/ </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">220GM+/ </t>
+    <t xml:space="preserve">Bucket VM+ 220/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VL+ 220/ </t>
   </si>
   <si>
-    <t xml:space="preserve">Bucket VM+ 220/ </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">220VL+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">Accessories/ </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Powergrab M+ 220/ </t>
+    <t xml:space="preserve">Powergrab M+ 260/ </t>
   </si>
   <si>
     <t xml:space="preserve">260SM+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">260GL+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">260GXL+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">260GL+/ </t>
+    <t xml:space="preserve">Bucket VM+ 260/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VL+ 260/ </t>
   </si>
   <si>
-    <t xml:space="preserve">Bucket VM+ 260/ </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">260VL+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">Powergrab M+ 260/ </t>
+    <t xml:space="preserve">Powergrab M+ 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">200SM+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">200GM+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">200GL+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">200GXL+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">200GL+/ </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">200GM+/ </t>
+    <t xml:space="preserve">Bucket VM+ 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VL+ 200/ </t>
   </si>
   <si>
-    <t xml:space="preserve">Bucket VM+ 200/ </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">200VL+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">Powergrab M+ 200/ </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">160SM+/ </t>
   </si>
   <si>
     <t xml:space="preserve">160GM+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">Powergrab M+ 240/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">240SM+/ </t>
   </si>
   <si>
+    <t xml:space="preserve">240GM+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">240GL+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">240GXL+/ </t>
   </si>
   <si>
-    <t xml:space="preserve">240GL+/ </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">240GM+/ </t>
+    <t xml:space="preserve">Bucket VM+ 240/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bucket VL+ 240/ </t>
   </si>
   <si>
-    <t xml:space="preserve">Bucket VM+ 240/ </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">240VL+/ </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Powergrab M+ 240/ </t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -222,422 +222,422 @@
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="18.9807758331299" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5">
       <c r="B5" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="B6" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7">
       <c r="B7" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
     </row>
     <row r="50">
       <c r="C50" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="51">
       <c r="C51" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="52">
       <c r="C52" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="53">
       <c r="C53" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="54">
       <c r="C54" s="0" t="s">
         <v>45</v>