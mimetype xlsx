--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1575,87 +1575,87 @@
   <si>
     <t>3114Q8</t>
   </si>
   <si>
     <t>Q31 DM</t>
   </si>
   <si>
     <t>3614Q8</t>
   </si>
   <si>
     <t>Q36 DM</t>
   </si>
   <si>
     <t>3616Q8</t>
   </si>
   <si>
     <t>Q36 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...34 lines deleted...]
-    <t>5814Q8</t>
   </si>
   <si>
     <t>4014Q8</t>
   </si>
   <si>
     <t>4016Q8</t>
   </si>
   <si>
     <t>Q40 DM ext.</t>
   </si>
   <si>
     <t>2114T8</t>
   </si>
   <si>
     <t>+1.1 DM</t>
   </si>
   <si>
     <t>2614T8</t>
   </si>
   <si>
     <t>+1.1P DM</t>
   </si>
   <si>
     <t>3114T8</t>
   </si>
@@ -6573,252 +6573,252 @@
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
         <v>521</v>
       </c>
       <c r="B418" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
         <v>311</v>
       </c>
       <c r="B419" s="0" t="s">
         <v>312</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>523</v>
+        <v>203</v>
       </c>
       <c r="B420" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>209</v>
+        <v>523</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>210</v>
+        <v>524</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>525</v>
+        <v>447</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
         <v>526</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>447</v>
+        <v>527</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>527</v>
+        <v>446</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>528</v>
+        <v>447</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>446</v>
+        <v>528</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>447</v>
+        <v>529</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>529</v>
+        <v>207</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>530</v>
+        <v>208</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>207</v>
+        <v>511</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>208</v>
+        <v>512</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>511</v>
+        <v>530</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>512</v>
+        <v>531</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>532</v>
+        <v>214</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>533</v>
+        <v>213</v>
       </c>
       <c r="B431" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>213</v>
+        <v>533</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>214</v>
+        <v>392</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>534</v>
+        <v>391</v>
       </c>
       <c r="B433" s="0" t="s">
         <v>392</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>393</v>
+        <v>534</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
         <v>535</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>396</v>
+        <v>204</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B439" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B440" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>338</v>
@@ -7035,1440 +7035,1440 @@
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
         <v>311</v>
       </c>
       <c r="B460" s="0" t="s">
         <v>312</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B461" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>523</v>
+        <v>203</v>
       </c>
       <c r="B462" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>209</v>
+        <v>523</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>210</v>
+        <v>524</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>524</v>
+        <v>3</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>525</v>
+        <v>4</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>3</v>
+        <v>322</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>4</v>
+        <v>323</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>322</v>
+        <v>8</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>323</v>
+        <v>9</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>39</v>
+        <v>339</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>57</v>
+        <v>341</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>340</v>
+        <v>56</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>341</v>
+        <v>57</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>58</v>
+        <v>536</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>93</v>
+        <v>538</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>537</v>
+        <v>92</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>538</v>
+        <v>93</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>74</v>
+        <v>215</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>75</v>
+        <v>216</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>217</v>
+        <v>539</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>218</v>
+        <v>540</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>539</v>
+        <v>219</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>540</v>
+        <v>220</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>221</v>
+        <v>541</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>222</v>
+        <v>542</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>541</v>
+        <v>223</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>542</v>
+        <v>224</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>225</v>
+        <v>543</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>226</v>
+        <v>544</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>543</v>
+        <v>227</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>544</v>
+        <v>228</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>229</v>
+        <v>545</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>230</v>
+        <v>546</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>545</v>
+        <v>231</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>546</v>
+        <v>232</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>235</v>
+        <v>547</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>236</v>
+        <v>548</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>547</v>
+        <v>237</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>548</v>
+        <v>238</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>237</v>
+        <v>295</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>238</v>
+        <v>296</v>
       </c>
       <c r="C500" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C501" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>297</v>
+        <v>239</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>298</v>
+        <v>240</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>239</v>
+        <v>549</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>240</v>
+        <v>550</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>549</v>
+        <v>241</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>550</v>
+        <v>242</v>
       </c>
       <c r="C504" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>241</v>
+        <v>335</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>242</v>
+        <v>336</v>
       </c>
       <c r="C505" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>335</v>
+        <v>313</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>336</v>
+        <v>314</v>
       </c>
       <c r="C506" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>313</v>
+        <v>243</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>314</v>
+        <v>244</v>
       </c>
       <c r="C507" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>243</v>
+        <v>551</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>551</v>
+        <v>245</v>
       </c>
       <c r="B509" s="0" t="s">
         <v>246</v>
       </c>
       <c r="C509" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>245</v>
+        <v>309</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>246</v>
+        <v>310</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>309</v>
+        <v>253</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>310</v>
+        <v>254</v>
       </c>
       <c r="C511" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C513" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>257</v>
+        <v>552</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C514" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>552</v>
+        <v>259</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>261</v>
+        <v>12</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="C523" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C524" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>120</v>
+        <v>205</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>121</v>
+        <v>206</v>
       </c>
       <c r="C525" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>205</v>
+        <v>525</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>206</v>
+        <v>447</v>
       </c>
       <c r="C526" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
         <v>526</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>447</v>
+        <v>527</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>527</v>
+        <v>446</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>528</v>
+        <v>447</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>446</v>
+        <v>387</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>447</v>
+        <v>388</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>387</v>
+        <v>528</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>388</v>
+        <v>529</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>529</v>
+        <v>400</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>530</v>
+        <v>401</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>402</v>
+        <v>553</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>553</v>
+        <v>404</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="B538" s="0" t="s">
         <v>399</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>398</v>
+        <v>122</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>399</v>
+        <v>123</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>132</v>
+        <v>247</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>133</v>
+        <v>248</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>247</v>
+        <v>554</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>248</v>
+        <v>449</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>554</v>
+        <v>249</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>449</v>
+        <v>250</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>249</v>
+        <v>301</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>250</v>
+        <v>302</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>303</v>
+        <v>448</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>304</v>
+        <v>449</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>448</v>
+        <v>555</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>449</v>
+        <v>556</v>
       </c>
       <c r="C551" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>555</v>
+        <v>251</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>556</v>
+        <v>252</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>265</v>
+        <v>557</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>557</v>
+        <v>267</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>267</v>
+        <v>299</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>268</v>
+        <v>300</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="C557" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>305</v>
+        <v>269</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>306</v>
+        <v>270</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>269</v>
+        <v>558</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>558</v>
+        <v>271</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C560" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C561" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C562" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="C563" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>263</v>
+        <v>207</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>264</v>
+        <v>208</v>
       </c>
       <c r="C564" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>207</v>
+        <v>511</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>208</v>
+        <v>512</v>
       </c>
       <c r="C565" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>511</v>
+        <v>307</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>512</v>
+        <v>308</v>
       </c>
       <c r="C566" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>307</v>
+        <v>530</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>308</v>
+        <v>531</v>
       </c>
       <c r="C567" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>531</v>
+        <v>211</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>532</v>
+        <v>212</v>
       </c>
       <c r="C568" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>211</v>
+        <v>532</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C569" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>533</v>
+        <v>213</v>
       </c>
       <c r="B570" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C570" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>213</v>
+        <v>389</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>214</v>
+        <v>390</v>
       </c>
       <c r="C571" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>389</v>
+        <v>533</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C572" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>534</v>
+        <v>391</v>
       </c>
       <c r="B573" s="0" t="s">
         <v>392</v>
       </c>
       <c r="C573" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C574" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C575" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C576" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>393</v>
+        <v>534</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C577" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>535</v>
+        <v>10</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>396</v>
+        <v>11</v>
       </c>
       <c r="C578" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C579" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="C580" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>60</v>
+        <v>342</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="C581" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>342</v>
+        <v>66</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B584" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>96</v>
+        <v>559</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C585" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>98</v>
+        <v>561</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>560</v>
+        <v>97</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>561</v>
+        <v>98</v>
       </c>
       <c r="C587" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>97</v>
+        <v>535</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>98</v>
+        <v>204</v>
       </c>
       <c r="C588" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
         <v>562</v>
       </c>
       <c r="B589" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C589" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
         <v>563</v>
       </c>
       <c r="B590" s="0" t="s">
         <v>564</v>
       </c>
       <c r="C590" s="0" t="s">
         <v>338</v>
@@ -10522,65 +10522,65 @@
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B777" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C777" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B778" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C778" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="B779" s="0" t="s">
         <v>447</v>
       </c>
       <c r="C779" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B780" s="0" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="C780" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
         <v>446</v>
       </c>
       <c r="B781" s="0" t="s">
         <v>447</v>
       </c>
       <c r="C781" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B782" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C782" s="0" t="s">
         <v>338</v>
@@ -10731,54 +10731,54 @@
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
         <v>511</v>
       </c>
       <c r="B796" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C796" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
         <v>307</v>
       </c>
       <c r="B797" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C797" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="B798" s="0" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="C798" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B799" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C799" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B800" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C800" s="0" t="s">
         <v>338</v>
@@ -10830,54 +10830,54 @@
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B805" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C805" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
         <v>387</v>
       </c>
       <c r="B806" s="0" t="s">
         <v>388</v>
       </c>
       <c r="C806" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="B807" s="0" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="C807" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
         <v>400</v>
       </c>
       <c r="B808" s="0" t="s">
         <v>401</v>
       </c>
       <c r="C808" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
         <v>402</v>
       </c>
       <c r="B809" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C809" s="0" t="s">
         <v>338</v>
@@ -11127,51 +11127,51 @@
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
         <v>263</v>
       </c>
       <c r="B832" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C832" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
         <v>389</v>
       </c>
       <c r="B833" s="0" t="s">
         <v>390</v>
       </c>
       <c r="C833" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="B834" s="0" t="s">
         <v>392</v>
       </c>
       <c r="C834" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
         <v>391</v>
       </c>
       <c r="B835" s="0" t="s">
         <v>392</v>
       </c>
       <c r="C835" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
         <v>397</v>
       </c>
       <c r="B836" s="0" t="s">
         <v>394</v>
@@ -11182,51 +11182,51 @@
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
         <v>395</v>
       </c>
       <c r="B837" s="0" t="s">
         <v>396</v>
       </c>
       <c r="C837" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
         <v>393</v>
       </c>
       <c r="B838" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C838" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B839" s="0" t="s">
         <v>396</v>
       </c>
       <c r="C839" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
         <v>422</v>
       </c>
       <c r="B840" s="0" t="s">
         <v>423</v>
       </c>
       <c r="C840" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
         <v>567</v>
       </c>
       <c r="B841" s="0" t="s">
         <v>420</v>
@@ -13151,172 +13151,172 @@
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
         <v>536</v>
       </c>
       <c r="B1016" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C1016" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
         <v>342</v>
       </c>
       <c r="B1017" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C1017" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B1018" s="0" t="s">
         <v>396</v>
       </c>
       <c r="C1018" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
         <v>515</v>
       </c>
       <c r="B1019" s="0" t="s">
         <v>516</v>
       </c>
       <c r="C1019" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="B1020" s="0" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="C1020" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
         <v>521</v>
       </c>
       <c r="B1021" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C1021" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B1022" s="0" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="C1022" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="B1023" s="0" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="C1023" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
         <v>519</v>
       </c>
       <c r="B1024" s="0" t="s">
         <v>520</v>
       </c>
       <c r="C1024" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>523</v>
+        <v>535</v>
       </c>
       <c r="B1025" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C1025" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="B1026" s="0" t="s">
         <v>447</v>
       </c>
       <c r="C1026" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B1027" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C1027" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="B1028" s="0" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
       <c r="C1028" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="B1029" s="0" t="s">
         <v>392</v>
       </c>
       <c r="C1029" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
         <v>537</v>
       </c>
       <c r="B1030" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C1030" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
         <v>517</v>
       </c>
       <c r="B1031" s="0" t="s">
         <v>518</v>
@@ -13690,978 +13690,978 @@
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
         <v>572</v>
       </c>
       <c r="B1065" s="0" t="s">
         <v>573</v>
       </c>
       <c r="C1065" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
         <v>574</v>
       </c>
       <c r="B1066" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C1066" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B1067" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C1067" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
-        <v>452</v>
+        <v>504</v>
       </c>
       <c r="B1068" s="0" t="s">
-        <v>453</v>
+        <v>493</v>
       </c>
       <c r="C1068" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
-        <v>488</v>
+        <v>616</v>
       </c>
       <c r="B1069" s="0" t="s">
-        <v>489</v>
+        <v>617</v>
       </c>
       <c r="C1069" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
-        <v>508</v>
+        <v>618</v>
       </c>
       <c r="B1070" s="0" t="s">
-        <v>489</v>
+        <v>619</v>
       </c>
       <c r="C1070" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
-        <v>504</v>
+        <v>620</v>
       </c>
       <c r="B1071" s="0" t="s">
-        <v>493</v>
+        <v>621</v>
       </c>
       <c r="C1071" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="C1072" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="B1073" s="0" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="C1073" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="B1074" s="0" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="C1074" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="0" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="B1075" s="0" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="C1075" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="B1076" s="0" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="C1076" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
-        <v>626</v>
+        <v>500</v>
       </c>
       <c r="B1077" s="0" t="s">
-        <v>627</v>
+        <v>483</v>
       </c>
       <c r="C1077" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
-        <v>628</v>
+        <v>501</v>
       </c>
       <c r="B1078" s="0" t="s">
-        <v>629</v>
+        <v>485</v>
       </c>
       <c r="C1078" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
-        <v>630</v>
+        <v>502</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>631</v>
+        <v>487</v>
       </c>
       <c r="C1079" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
-        <v>482</v>
+        <v>503</v>
       </c>
       <c r="B1080" s="0" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="C1080" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="B1081" s="0" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="C1081" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="0" t="s">
-        <v>484</v>
+        <v>506</v>
       </c>
       <c r="B1082" s="0" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
       <c r="C1082" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="0" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="B1083" s="0" t="s">
-        <v>485</v>
+        <v>499</v>
       </c>
       <c r="C1083" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="0" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="B1084" s="0" t="s">
-        <v>487</v>
+        <v>457</v>
       </c>
       <c r="C1084" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
-        <v>502</v>
+        <v>477</v>
       </c>
       <c r="B1085" s="0" t="s">
-        <v>487</v>
+        <v>459</v>
       </c>
       <c r="C1085" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="B1086" s="0" t="s">
-        <v>487</v>
+        <v>463</v>
       </c>
       <c r="C1086" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
-        <v>450</v>
+        <v>479</v>
       </c>
       <c r="B1087" s="0" t="s">
-        <v>451</v>
+        <v>465</v>
       </c>
       <c r="C1087" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B1088" s="0" t="s">
-        <v>483</v>
+        <v>467</v>
       </c>
       <c r="C1088" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
-        <v>452</v>
+        <v>481</v>
       </c>
       <c r="B1089" s="0" t="s">
-        <v>453</v>
+        <v>475</v>
       </c>
       <c r="C1089" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
-        <v>488</v>
+        <v>500</v>
       </c>
       <c r="B1090" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="C1090" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
-        <v>490</v>
+        <v>501</v>
       </c>
       <c r="B1091" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="C1091" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B1092" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="C1092" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
-        <v>492</v>
+        <v>508</v>
       </c>
       <c r="B1093" s="0" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="C1093" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
-        <v>454</v>
+        <v>503</v>
       </c>
       <c r="B1094" s="0" t="s">
-        <v>455</v>
+        <v>491</v>
       </c>
       <c r="C1094" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="B1095" s="0" t="s">
-        <v>510</v>
+        <v>493</v>
       </c>
       <c r="C1095" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="B1096" s="0" t="s">
         <v>495</v>
       </c>
       <c r="C1096" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B1097" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C1097" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
-        <v>496</v>
+        <v>507</v>
       </c>
       <c r="B1098" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="C1098" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
-        <v>506</v>
+        <v>476</v>
       </c>
       <c r="B1099" s="0" t="s">
-        <v>497</v>
+        <v>457</v>
       </c>
       <c r="C1099" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
-        <v>496</v>
+        <v>477</v>
       </c>
       <c r="B1100" s="0" t="s">
-        <v>497</v>
+        <v>459</v>
       </c>
       <c r="C1100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
-        <v>498</v>
+        <v>479</v>
       </c>
       <c r="B1101" s="0" t="s">
-        <v>499</v>
+        <v>465</v>
       </c>
       <c r="C1101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="0" t="s">
-        <v>507</v>
+        <v>480</v>
       </c>
       <c r="B1102" s="0" t="s">
-        <v>499</v>
+        <v>467</v>
       </c>
       <c r="C1102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="0" t="s">
-        <v>454</v>
+        <v>481</v>
       </c>
       <c r="B1103" s="0" t="s">
-        <v>455</v>
+        <v>475</v>
       </c>
       <c r="C1103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="0" t="s">
-        <v>494</v>
+        <v>478</v>
       </c>
       <c r="B1104" s="0" t="s">
-        <v>495</v>
+        <v>463</v>
       </c>
       <c r="C1104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="0" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="B1105" s="0" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="C1105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B1106" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="C1106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="0" t="s">
-        <v>476</v>
+        <v>494</v>
       </c>
       <c r="B1107" s="0" t="s">
-        <v>457</v>
+        <v>495</v>
       </c>
       <c r="C1107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="B1108" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="C1108" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="0" t="s">
         <v>509</v>
       </c>
       <c r="B1109" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C1109" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="0" t="s">
-        <v>458</v>
+        <v>482</v>
       </c>
       <c r="B1110" s="0" t="s">
-        <v>459</v>
+        <v>483</v>
       </c>
       <c r="C1110" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="B1111" s="0" t="s">
-        <v>459</v>
+        <v>485</v>
       </c>
       <c r="C1111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
-        <v>460</v>
+        <v>486</v>
       </c>
       <c r="B1112" s="0" t="s">
-        <v>461</v>
+        <v>487</v>
       </c>
       <c r="C1112" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
-        <v>458</v>
+        <v>490</v>
       </c>
       <c r="B1113" s="0" t="s">
-        <v>459</v>
+        <v>491</v>
       </c>
       <c r="C1113" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="0" t="s">
-        <v>460</v>
+        <v>492</v>
       </c>
       <c r="B1114" s="0" t="s">
-        <v>461</v>
+        <v>493</v>
       </c>
       <c r="C1114" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="0" t="s">
-        <v>462</v>
+        <v>496</v>
       </c>
       <c r="B1115" s="0" t="s">
-        <v>463</v>
+        <v>497</v>
       </c>
       <c r="C1115" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="0" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="B1116" s="0" t="s">
-        <v>463</v>
+        <v>499</v>
       </c>
       <c r="C1116" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B1117" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="C1117" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="0" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="B1118" s="0" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="C1118" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="0" t="s">
-        <v>479</v>
+        <v>466</v>
       </c>
       <c r="B1119" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C1119" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="0" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="B1120" s="0" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="C1120" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="0" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="B1121" s="0" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="C1121" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="0" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="B1122" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="C1122" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B1123" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C1123" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="0" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="B1124" s="0" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="C1124" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="0" t="s">
         <v>468</v>
       </c>
       <c r="B1125" s="0" t="s">
         <v>469</v>
       </c>
       <c r="C1125" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B1126" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C1126" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="0" t="s">
-        <v>472</v>
+        <v>452</v>
       </c>
       <c r="B1127" s="0" t="s">
-        <v>473</v>
+        <v>453</v>
       </c>
       <c r="C1127" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="0" t="s">
-        <v>472</v>
+        <v>450</v>
       </c>
       <c r="B1128" s="0" t="s">
-        <v>473</v>
+        <v>451</v>
       </c>
       <c r="C1128" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="0" t="s">
-        <v>470</v>
+        <v>482</v>
       </c>
       <c r="B1129" s="0" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
       <c r="C1129" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="0" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="B1130" s="0" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="C1130" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="0" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="B1131" s="0" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C1131" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="0" t="s">
-        <v>474</v>
+        <v>490</v>
       </c>
       <c r="B1132" s="0" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="C1132" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="0" t="s">
-        <v>616</v>
+        <v>492</v>
       </c>
       <c r="B1133" s="0" t="s">
-        <v>617</v>
+        <v>493</v>
       </c>
       <c r="C1133" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="0" t="s">
-        <v>490</v>
+        <v>454</v>
       </c>
       <c r="B1134" s="0" t="s">
-        <v>491</v>
+        <v>455</v>
       </c>
       <c r="C1134" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="0" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
       <c r="B1135" s="0" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="C1135" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="B1136" s="0" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="C1136" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="0" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="B1137" s="0" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
       <c r="C1137" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="0" t="s">
-        <v>484</v>
+        <v>498</v>
       </c>
       <c r="B1138" s="0" t="s">
-        <v>485</v>
+        <v>499</v>
       </c>
       <c r="C1138" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="0" t="s">
-        <v>502</v>
+        <v>456</v>
       </c>
       <c r="B1139" s="0" t="s">
-        <v>487</v>
+        <v>457</v>
       </c>
       <c r="C1139" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="0" t="s">
-        <v>508</v>
+        <v>458</v>
       </c>
       <c r="B1140" s="0" t="s">
-        <v>489</v>
+        <v>459</v>
       </c>
       <c r="C1140" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="0" t="s">
-        <v>503</v>
+        <v>460</v>
       </c>
       <c r="B1141" s="0" t="s">
-        <v>491</v>
+        <v>461</v>
       </c>
       <c r="C1141" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="0" t="s">
-        <v>504</v>
+        <v>462</v>
       </c>
       <c r="B1142" s="0" t="s">
-        <v>493</v>
+        <v>463</v>
       </c>
       <c r="C1142" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="0" t="s">
-        <v>505</v>
+        <v>464</v>
       </c>
       <c r="B1143" s="0" t="s">
-        <v>495</v>
+        <v>465</v>
       </c>
       <c r="C1143" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="0" t="s">
-        <v>506</v>
+        <v>466</v>
       </c>
       <c r="B1144" s="0" t="s">
-        <v>497</v>
+        <v>467</v>
       </c>
       <c r="C1144" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="0" t="s">
-        <v>507</v>
+        <v>468</v>
       </c>
       <c r="B1145" s="0" t="s">
-        <v>499</v>
+        <v>469</v>
       </c>
       <c r="C1145" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="0" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="B1146" s="0" t="s">
-        <v>457</v>
+        <v>471</v>
       </c>
       <c r="C1146" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="B1147" s="0" t="s">
-        <v>459</v>
+        <v>473</v>
       </c>
       <c r="C1147" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="B1148" s="0" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="C1148" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="0" t="s">
-        <v>480</v>
+        <v>616</v>
       </c>
       <c r="B1149" s="0" t="s">
-        <v>467</v>
+        <v>617</v>
       </c>
       <c r="C1149" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="0" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="B1150" s="0" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="C1150" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="0" t="s">
-        <v>478</v>
+        <v>508</v>
       </c>
       <c r="B1151" s="0" t="s">
-        <v>463</v>
+        <v>489</v>
       </c>
       <c r="C1151" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1152">
       <c r="C1152" s="0" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="1153">
       <c r="C1153" s="0" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="1154">
       <c r="C1154" s="0" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="1155">
       <c r="C1155" s="0" t="s">
         <v>632</v>
       </c>
     </row>