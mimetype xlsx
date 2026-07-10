--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -298,355 +298,355 @@
       <c r="C17" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50">
       <c r="B50" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="56">
       <c r="B56" s="0" t="s">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" s="0" t="s">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59">
       <c r="C59" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60">
       <c r="C60" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="61">
       <c r="C61" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62">
       <c r="C62" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="63">
       <c r="C63" s="0" t="s">
         <v>24</v>