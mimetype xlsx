--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -937,67 +937,67 @@
       <c r="C98" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="99">
       <c r="B99" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100">
       <c r="B100" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="101">
       <c r="B101" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="102">
       <c r="B102" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103">
       <c r="B103" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="104">
       <c r="C104" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="105">
       <c r="C105" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="106">
       <c r="C106" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107">
       <c r="C107" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="108">
       <c r="C108" s="0" t="s">
         <v>21</v>