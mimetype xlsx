--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -944,126 +944,126 @@
       <c r="B97" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="98">
       <c r="B98" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="99">
       <c r="B99" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100">
       <c r="B100" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
     </row>
     <row r="101">
       <c r="B101" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
     </row>
     <row r="102">
       <c r="B102" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
     </row>
     <row r="103">
       <c r="B103" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="104">
       <c r="B104" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="105">
       <c r="B105" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="106">
       <c r="B106" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
     </row>
     <row r="107">
       <c r="B107" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
     </row>
     <row r="108">
       <c r="B108" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
     </row>
     <row r="109">
       <c r="B109" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="110">
       <c r="C110" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="111">
       <c r="C111" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="112">
       <c r="C112" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="113">
       <c r="C113" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="114">
       <c r="C114" s="0" t="s">
         <v>27</v>