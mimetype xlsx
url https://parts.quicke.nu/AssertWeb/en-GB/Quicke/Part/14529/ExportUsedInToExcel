--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -777,225 +777,225 @@
   <si>
     <t>+2.3P DM ext.</t>
   </si>
   <si>
     <t>4011T8</t>
   </si>
   <si>
     <t>+3.0 US</t>
   </si>
   <si>
     <t>Hydraulics LCS/9032574 Main hose kit</t>
   </si>
   <si>
     <t>4014T8</t>
   </si>
   <si>
     <t>+3.0 DM</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4011Q8</t>
+  </si>
+  <si>
+    <t>Q40 US</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4016Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4054Q8</t>
+  </si>
+  <si>
+    <t>4111T8</t>
+  </si>
+  <si>
+    <t>+3.1 US</t>
+  </si>
+  <si>
+    <t>4114T8</t>
+  </si>
+  <si>
+    <t>+3.1 DM</t>
+  </si>
+  <si>
+    <t>4154T8</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>4511T8</t>
+  </si>
+  <si>
+    <t>+3.0P US</t>
+  </si>
+  <si>
+    <t>4514T8</t>
+  </si>
+  <si>
+    <t>+3.0P DM</t>
+  </si>
+  <si>
+    <t>4516T8</t>
+  </si>
+  <si>
+    <t>+3.0P DM ext.</t>
+  </si>
+  <si>
+    <t>4517T8</t>
+  </si>
+  <si>
+    <t>+3.0P Special S</t>
+  </si>
+  <si>
+    <t>4518T8</t>
+  </si>
+  <si>
+    <t>+3.0P Special B</t>
+  </si>
+  <si>
+    <t>4611T8</t>
+  </si>
+  <si>
+    <t>+3.1P US</t>
+  </si>
+  <si>
+    <t>4614T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM</t>
+  </si>
+  <si>
+    <t>4616T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM ext.</t>
+  </si>
+  <si>
+    <t>4617T8</t>
+  </si>
+  <si>
+    <t>+3.1P Special S</t>
+  </si>
+  <si>
+    <t>4618T8</t>
+  </si>
+  <si>
+    <t>+3.1P Special B</t>
+  </si>
+  <si>
+    <t>4654T8</t>
+  </si>
+  <si>
+    <t>4814T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM</t>
+  </si>
+  <si>
+    <t>4816T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4511Q8</t>
+  </si>
+  <si>
+    <t>Q45 US</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM</t>
+  </si>
+  <si>
+    <t>4516Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM ext.</t>
+  </si>
+  <si>
+    <t>4554Q8</t>
+  </si>
+  <si>
+    <t>4564Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...172 lines deleted...]
-    <t>4564Q8</t>
   </si>
   <si>
     <t>5016T8</t>
   </si>
   <si>
     <t>+4.0 DM ext.</t>
   </si>
   <si>
     <t>Hydraulics LCS/9032577 Main hose kit</t>
   </si>
   <si>
     <t>5116Q8</t>
   </si>
   <si>
     <t>Q51 DM ext.</t>
   </si>
   <si>
     <t>5011Q8</t>
   </si>
   <si>
     <t>Q50 US</t>
   </si>
   <si>
     <t>5111T8</t>
   </si>
@@ -4861,392 +4861,392 @@
         <v>255</v>
       </c>
       <c r="B282" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
         <v>257</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
         <v>259</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
         <v>266</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B290" s="0" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
         <v>271</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
         <v>278</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>5</v>
+        <v>252</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>5</v>
+        <v>252</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
         <v>299</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>5</v>
+        <v>252</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>252</v>
+        <v>5</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
         <v>314</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
         <v>315</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>311</v>
+        <v>258</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
         <v>316</v>
       </c>
       <c r="B316" s="0" t="s">
         <v>317</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
         <v>319</v>
       </c>
       <c r="B317" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>5</v>