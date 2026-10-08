--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -129,50 +129,92 @@
   <si>
     <t>PT28P1</t>
   </si>
   <si>
     <t>CQ16N1</t>
   </si>
   <si>
     <t>160c</t>
   </si>
   <si>
     <t xml:space="preserve">Hydraulics/ </t>
   </si>
   <si>
     <t>CQ18N1</t>
   </si>
   <si>
     <t>180c</t>
   </si>
   <si>
     <t>CT16N1</t>
   </si>
   <si>
     <t>CT18N1</t>
   </si>
   <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
@@ -211,92 +253,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...40 lines deleted...]
-    <t>N6S DM</t>
   </si>
   <si>
     <t>XT56P1</t>
   </si>
   <si>
     <t>X56</t>
   </si>
   <si>
     <t>XT46P1</t>
   </si>
   <si>
     <t>X46</t>
   </si>
   <si>
     <t>XT36P1</t>
   </si>
   <si>
     <t>X36</t>
   </si>
   <si>
     <t>XT26P1</t>
   </si>
   <si>
     <t>X26</t>
   </si>