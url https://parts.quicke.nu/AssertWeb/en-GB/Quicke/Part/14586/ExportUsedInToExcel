--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -144,114 +144,114 @@
   <si>
     <t>9101Q</t>
   </si>
   <si>
     <t>910 US</t>
   </si>
   <si>
     <t>9201Q</t>
   </si>
   <si>
     <t>920 US</t>
   </si>
   <si>
     <t>9301Q</t>
   </si>
   <si>
     <t>930 US</t>
   </si>
   <si>
     <t>9501Q</t>
   </si>
   <si>
     <t>950 US</t>
   </si>
   <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>110146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
     <t>101733</t>
   </si>
   <si>
     <t>Q3 DM</t>
   </si>
   <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
     <t>101741</t>
   </si>
   <si>
     <t>Q4 DM</t>
   </si>
   <si>
-    <t>101136</t>
-[...16 lines deleted...]
-  <si>
     <t>101146</t>
   </si>
   <si>
-    <t>Q4S DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101148</t>
   </si>
   <si>
-    <t>Q4M DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101149</t>
-  </si>
-[...19 lines deleted...]
-    <t>110146</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -591,117 +591,117 @@
         <v>56</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>