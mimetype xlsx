--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="450">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="511" uniqueCount="511">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2011Q8</t>
   </si>
   <si>
     <t>Q20 US</t>
   </si>
   <si>
     <t xml:space="preserve">Loader beam/ </t>
   </si>
   <si>
     <t>2011T8</t>
   </si>
   <si>
     <t>+1.0 US</t>
   </si>
   <si>
@@ -1113,143 +1113,251 @@
   <si>
     <t>Q46 DM</t>
   </si>
   <si>
     <t>4654T8</t>
   </si>
   <si>
     <t>+3.1P DM</t>
   </si>
   <si>
     <t>4814Q8</t>
   </si>
   <si>
     <t>Q48 DM</t>
   </si>
   <si>
     <t>7816Q8</t>
   </si>
   <si>
     <t>Q78 DM Ext.</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
     <t>3516Q8</t>
   </si>
   <si>
     <t>Q35 DM ext.</t>
   </si>
   <si>
+    <t>3516V8</t>
+  </si>
+  <si>
     <t>4014Q8</t>
   </si>
   <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
     <t>4514Q8</t>
   </si>
   <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
     <t>5814Q8</t>
   </si>
   <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
     <t>3114Q8</t>
   </si>
   <si>
     <t>Q31 DM</t>
   </si>
   <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
     <t>4914Q8</t>
   </si>
   <si>
     <t>Q49 DM</t>
   </si>
   <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
     <t>4616Q8</t>
   </si>
   <si>
     <t>Q46 DM ext.</t>
   </si>
   <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
     <t>5616Q8</t>
   </si>
   <si>
     <t>Q56 DM ext.</t>
   </si>
   <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
     <t>3616Q8</t>
   </si>
   <si>
     <t>Q36 DM ext.</t>
   </si>
   <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
     <t>4614Q8</t>
   </si>
   <si>
+    <t>4614V8</t>
+  </si>
+  <si>
     <t>5114Q8</t>
   </si>
   <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
     <t>5116Q8</t>
   </si>
   <si>
     <t>Q51 DM ext.</t>
   </si>
   <si>
+    <t>5116V8</t>
+  </si>
+  <si>
     <t>5614Q8</t>
   </si>
   <si>
+    <t>5614V8</t>
+  </si>
+  <si>
     <t>4016Q8</t>
   </si>
   <si>
     <t>Q40 DM ext.</t>
   </si>
   <si>
+    <t>4016V8</t>
+  </si>
+  <si>
     <t>3614Q8</t>
   </si>
   <si>
     <t>Q36 DM</t>
   </si>
   <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
     <t>5014Q8</t>
   </si>
   <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
     <t>5016Q8</t>
   </si>
   <si>
     <t>Q50 DM ext.</t>
   </si>
   <si>
+    <t>5016V8</t>
+  </si>
+  <si>
     <t>5514Q8</t>
   </si>
   <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
     <t>3814T8</t>
   </si>
   <si>
     <t>+2.3P DM</t>
   </si>
   <si>
     <t>2114T8</t>
   </si>
   <si>
     <t>+1.1 DM</t>
   </si>
   <si>
     <t>3114T8</t>
   </si>
   <si>
     <t>+2.1 DM</t>
   </si>
   <si>
     <t>3314T8</t>
   </si>
   <si>
     <t>+2.3 DM</t>
   </si>
   <si>
     <t>4114T8</t>
@@ -1269,108 +1377,183 @@
   <si>
     <t>3614T8</t>
   </si>
   <si>
     <t>+2.1P DM</t>
   </si>
   <si>
     <t>4614T8</t>
   </si>
   <si>
     <t>4814T8</t>
   </si>
   <si>
     <t>+3.3P DM</t>
   </si>
   <si>
     <t>5614T8</t>
   </si>
   <si>
     <t>6114Q8</t>
   </si>
   <si>
     <t>Q61 DM</t>
   </si>
   <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
     <t>6116Q8</t>
   </si>
   <si>
     <t>Q61 DM ext.</t>
   </si>
   <si>
+    <t>6116V8</t>
+  </si>
+  <si>
     <t>6614Q8</t>
   </si>
   <si>
     <t>Q66 DM</t>
   </si>
   <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
     <t>6616Q8</t>
   </si>
   <si>
     <t>Q66 DM ext.</t>
   </si>
   <si>
+    <t>6616V8</t>
+  </si>
+  <si>
     <t>6814Q8</t>
   </si>
   <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
     <t>7614Q8</t>
   </si>
   <si>
     <t>Q76 DM</t>
   </si>
   <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
     <t>7814Q8</t>
   </si>
   <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
     <t>8713Q8</t>
   </si>
   <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
     <t>6014Q8</t>
   </si>
   <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
     <t>6016Q8</t>
   </si>
   <si>
     <t>Q60 DM ext.</t>
   </si>
   <si>
+    <t>6016V8</t>
+  </si>
+  <si>
     <t>6514Q8</t>
   </si>
   <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
     <t>6516Q8</t>
   </si>
   <si>
+    <t>6516V8</t>
+  </si>
+  <si>
     <t>7514Q8</t>
   </si>
   <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
     <t>8513Q8</t>
   </si>
   <si>
     <t>Q85 DL</t>
   </si>
   <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
     <t>8523Q8</t>
+  </si>
+  <si>
+    <t>8523V8</t>
   </si>
   <si>
     <t>6114T8</t>
   </si>
   <si>
     <t>+5.1 DM</t>
   </si>
   <si>
     <t>6614T8</t>
   </si>
   <si>
     <t>+5.1P DM</t>
   </si>
   <si>
     <t>6814T8</t>
   </si>
   <si>
     <t>7614T8</t>
   </si>
   <si>
     <t>+6.1P DM</t>
   </si>
   <si>
     <t>7814T8</t>
   </si>
@@ -1402,51 +1585,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C517"/>
+  <dimension ref="A1:C553"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="32.2601661682129" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -3453,1990 +3636,2386 @@
         <v>368</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
         <v>369</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>370</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
         <v>371</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>93</v>
+        <v>372</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>95</v>
+        <v>370</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>314</v>
+        <v>93</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>377</v>
+        <v>95</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>378</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>379</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>380</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>381</v>
+        <v>314</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="B193" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="B194" s="0" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="B195" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>387</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>361</v>
+        <v>388</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>190</v>
+        <v>390</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>310</v>
+        <v>394</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>98</v>
+        <v>400</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>317</v>
+        <v>404</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>405</v>
+        <v>180</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>407</v>
+        <v>361</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>222</v>
+        <v>398</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>238</v>
+        <v>190</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>250</v>
+        <v>414</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>414</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>363</v>
+        <v>310</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>417</v>
+        <v>402</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>246</v>
+        <v>421</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>420</v>
+        <v>376</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>426</v>
+        <v>98</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>333</v>
+        <v>429</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>348</v>
+        <v>429</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>358</v>
+        <v>317</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>82</v>
+        <v>435</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>338</v>
+        <v>439</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>336</v>
+        <v>441</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>350</v>
+        <v>443</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>439</v>
+        <v>222</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>439</v>
+        <v>238</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>442</v>
+        <v>250</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>261</v>
+        <v>450</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>447</v>
+        <v>363</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B236" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="C236" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B240" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B241" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="B242" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C243" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B245" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B246" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B247" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="B248" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="C248" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B249" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C249" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B250" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="C250" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="B251" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="C251" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="B252" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B253" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B254" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C254" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="B255" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="C255" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="B256" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="C256" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="B257" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B258" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="C258" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="B259" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="C259" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="B260" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="C260" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B261" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="C261" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B262" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C262" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B263" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="C263" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B264" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="C264" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B265" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C265" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B266" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="C266" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="B267" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C267" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="B268" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="C268" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="B269" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="C269" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="B270" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="C270" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="B271" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="C271" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="B272" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="C236" s="0" t="s">
-[...178 lines deleted...]
-    <row r="272">
       <c r="C272" s="0" t="s">
-        <v>449</v>
+        <v>5</v>
       </c>
     </row>
     <row r="273">
       <c r="C273" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="274">
       <c r="C274" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="275">
       <c r="C275" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="276">
       <c r="C276" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="277">
       <c r="C277" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="278">
       <c r="C278" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="279">
       <c r="C279" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="280">
       <c r="C280" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="281">
       <c r="C281" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="282">
       <c r="C282" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="283">
       <c r="C283" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="284">
       <c r="C284" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="285">
       <c r="C285" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="286">
       <c r="C286" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="287">
       <c r="C287" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="288">
       <c r="C288" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="289">
       <c r="C289" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="290">
       <c r="C290" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="291">
       <c r="C291" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="292">
       <c r="C292" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="293">
       <c r="C293" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="294">
       <c r="C294" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="295">
       <c r="C295" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="296">
       <c r="C296" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="297">
       <c r="C297" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="298">
       <c r="C298" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="299">
       <c r="C299" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="300">
       <c r="C300" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="301">
       <c r="C301" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="302">
       <c r="C302" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="303">
       <c r="C303" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="304">
       <c r="C304" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="305">
       <c r="C305" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="306">
       <c r="C306" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="307">
       <c r="C307" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="308">
       <c r="C308" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="309">
       <c r="C309" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="310">
       <c r="C310" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="311">
       <c r="C311" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="312">
       <c r="C312" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="313">
       <c r="C313" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="314">
       <c r="C314" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="315">
       <c r="C315" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="316">
       <c r="C316" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="317">
       <c r="C317" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="318">
       <c r="C318" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="319">
       <c r="C319" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="320">
       <c r="C320" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="321">
       <c r="C321" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="322">
       <c r="C322" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="323">
       <c r="C323" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="324">
       <c r="C324" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="325">
       <c r="C325" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="326">
       <c r="C326" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="327">
       <c r="C327" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="328">
       <c r="C328" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="329">
       <c r="C329" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="330">
       <c r="C330" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="331">
       <c r="C331" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="332">
       <c r="C332" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="333">
       <c r="C333" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="334">
       <c r="C334" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="335">
       <c r="C335" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="336">
       <c r="C336" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="337">
       <c r="C337" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="338">
       <c r="C338" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="339">
       <c r="C339" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="340">
       <c r="C340" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="341">
       <c r="C341" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="342">
       <c r="C342" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="343">
       <c r="C343" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="344">
       <c r="C344" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="345">
       <c r="C345" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="346">
       <c r="C346" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="347">
       <c r="C347" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="348">
       <c r="C348" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="349">
       <c r="C349" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="350">
       <c r="C350" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="351">
       <c r="C351" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="352">
       <c r="C352" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="353">
       <c r="C353" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="354">
       <c r="C354" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="355">
       <c r="C355" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="356">
       <c r="C356" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="357">
       <c r="C357" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="358">
       <c r="C358" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="359">
       <c r="C359" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="360">
       <c r="C360" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="361">
       <c r="C361" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="362">
       <c r="C362" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="363">
       <c r="C363" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="364">
       <c r="C364" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="365">
       <c r="C365" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="366">
       <c r="C366" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="367">
       <c r="C367" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="368">
       <c r="C368" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="369">
       <c r="C369" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="370">
       <c r="C370" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="371">
       <c r="C371" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="372">
       <c r="C372" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="373">
       <c r="C373" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="374">
       <c r="C374" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="375">
       <c r="C375" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="376">
       <c r="C376" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="377">
       <c r="C377" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="378">
       <c r="C378" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="379">
       <c r="C379" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="380">
       <c r="C380" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="381">
       <c r="C381" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="382">
       <c r="C382" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="383">
       <c r="C383" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="384">
       <c r="C384" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="385">
       <c r="C385" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="386">
       <c r="C386" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="387">
       <c r="C387" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="388">
       <c r="C388" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="389">
       <c r="C389" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="390">
       <c r="C390" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="391">
       <c r="C391" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="392">
       <c r="C392" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="393">
       <c r="C393" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="394">
       <c r="C394" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="395">
       <c r="C395" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="396">
       <c r="C396" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="397">
       <c r="C397" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="398">
       <c r="C398" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="399">
       <c r="C399" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="400">
       <c r="C400" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="401">
       <c r="C401" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="402">
       <c r="C402" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="403">
       <c r="C403" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="404">
       <c r="C404" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="405">
       <c r="C405" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="406">
       <c r="C406" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="407">
       <c r="C407" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="408">
       <c r="C408" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="409">
       <c r="C409" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="410">
       <c r="C410" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="411">
       <c r="C411" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="412">
       <c r="C412" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="413">
       <c r="C413" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="414">
       <c r="C414" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="415">
       <c r="C415" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="416">
       <c r="C416" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="417">
       <c r="C417" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="418">
       <c r="C418" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="419">
       <c r="C419" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="420">
       <c r="C420" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="421">
       <c r="C421" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="422">
       <c r="C422" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="423">
       <c r="C423" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="424">
       <c r="C424" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="425">
       <c r="C425" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="426">
       <c r="C426" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="427">
       <c r="C427" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="428">
       <c r="C428" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="429">
       <c r="C429" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="430">
       <c r="C430" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="431">
       <c r="C431" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="432">
       <c r="C432" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="433">
       <c r="C433" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="434">
       <c r="C434" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="435">
       <c r="C435" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="436">
       <c r="C436" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="437">
       <c r="C437" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="438">
       <c r="C438" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="439">
       <c r="C439" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="440">
       <c r="C440" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="441">
       <c r="C441" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="442">
       <c r="C442" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="443">
       <c r="C443" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="444">
       <c r="C444" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="445">
       <c r="C445" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="446">
       <c r="C446" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="447">
       <c r="C447" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="448">
       <c r="C448" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="449">
       <c r="C449" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="450">
       <c r="C450" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="451">
       <c r="C451" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="452">
       <c r="C452" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="453">
       <c r="C453" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="454">
       <c r="C454" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="455">
       <c r="C455" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="456">
       <c r="C456" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="457">
       <c r="C457" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="458">
       <c r="C458" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="459">
       <c r="C459" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="460">
       <c r="C460" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="461">
       <c r="C461" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="462">
       <c r="C462" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="463">
       <c r="C463" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="464">
       <c r="C464" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="465">
       <c r="C465" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="466">
       <c r="C466" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="467">
       <c r="C467" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="468">
       <c r="C468" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="469">
       <c r="C469" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="470">
       <c r="C470" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="471">
       <c r="C471" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="472">
       <c r="C472" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="473">
       <c r="C473" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="474">
       <c r="C474" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="475">
       <c r="C475" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="476">
       <c r="C476" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="477">
       <c r="C477" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="478">
       <c r="C478" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="479">
       <c r="C479" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="480">
       <c r="C480" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="481">
       <c r="C481" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="482">
       <c r="C482" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="483">
       <c r="C483" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="484">
       <c r="C484" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="485">
       <c r="C485" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="486">
       <c r="C486" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="487">
       <c r="C487" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="488">
       <c r="C488" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="489">
       <c r="C489" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="490">
       <c r="C490" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="491">
       <c r="C491" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="492">
       <c r="C492" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="493">
       <c r="C493" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="494">
       <c r="C494" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="495">
       <c r="C495" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="496">
       <c r="C496" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="497">
       <c r="C497" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="498">
       <c r="C498" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="499">
       <c r="C499" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="500">
       <c r="C500" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="501">
       <c r="C501" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="502">
       <c r="C502" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="503">
       <c r="C503" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="504">
       <c r="C504" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="505">
       <c r="C505" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="506">
       <c r="C506" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="507">
       <c r="C507" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="508">
       <c r="C508" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="509">
       <c r="C509" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="510">
       <c r="C510" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="511">
       <c r="C511" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="512">
       <c r="C512" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="513">
       <c r="C513" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="514">
       <c r="C514" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="515">
       <c r="C515" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="516">
       <c r="C516" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
     </row>
     <row r="517">
       <c r="C517" s="0" t="s">
-        <v>449</v>
+        <v>510</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="C518" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="C519" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="C520" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="C521" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="C522" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="C523" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="C524" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="C525" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="C526" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="C527" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="C528" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="C529" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="C530" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="C531" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="C532" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="C533" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="C534" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="C535" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="C536" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="C537" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="C538" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="C539" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="C540" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="C541" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="C542" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="C543" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="C544" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="C545" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="C546" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="C547" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="C548" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="C549" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="C550" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="C551" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="C552" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="C553" s="0" t="s">
+        <v>510</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>