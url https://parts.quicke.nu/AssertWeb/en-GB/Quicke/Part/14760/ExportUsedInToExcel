--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="556">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="599">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>210116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>210126</t>
   </si>
   <si>
     <t>X2S</t>
   </si>
   <si>
@@ -75,80 +75,80 @@
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>210131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>210121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
-    <t>201141</t>
-[...19 lines deleted...]
-  <si>
     <t>XT56P1</t>
   </si>
   <si>
     <t>X56</t>
   </si>
   <si>
     <t>XT46P1</t>
   </si>
   <si>
     <t>X46</t>
   </si>
   <si>
     <t>XT36P1</t>
   </si>
   <si>
     <t>X36</t>
   </si>
   <si>
     <t>XT26P1</t>
   </si>
   <si>
     <t>X26</t>
   </si>
   <si>
     <t>XT16P1</t>
@@ -1485,228 +1485,357 @@
   <si>
     <t>7524Q8</t>
   </si>
   <si>
     <t>8513Q8</t>
   </si>
   <si>
     <t>Q85 DL</t>
   </si>
   <si>
     <t>8523Q8</t>
   </si>
   <si>
     <t>8713Q8</t>
   </si>
   <si>
     <t>Q85x DL</t>
   </si>
   <si>
     <t>4114Q8</t>
   </si>
   <si>
     <t>8753Q8</t>
   </si>
   <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
     <t>101733</t>
   </si>
   <si>
     <t>Q3 DM</t>
   </si>
   <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
     <t>101741</t>
   </si>
   <si>
     <t>Q4 DM</t>
   </si>
   <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
-    <t>101136</t>
-[...52 lines deleted...]
-  <si>
     <t>101166</t>
   </si>
   <si>
     <t>Q6S DM</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>Q6M DM</t>
   </si>
   <si>
-    <t>101268</t>
-[...4 lines deleted...]
-  <si>
     <t>101169</t>
   </si>
   <si>
     <t>Q6L DM</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
-    <t>101286</t>
-[...16 lines deleted...]
-  <si>
     <t>110136</t>
   </si>
   <si>
     <t>110138</t>
   </si>
   <si>
     <t>110139</t>
   </si>
   <si>
     <t>110148</t>
   </si>
   <si>
     <t>110149</t>
   </si>
   <si>
     <t>110156</t>
   </si>
   <si>
     <t>110158</t>
   </si>
   <si>
     <t>110159</t>
   </si>
   <si>
     <t>110166</t>
   </si>
   <si>
     <t>110168</t>
   </si>
   <si>
     <t>110169</t>
   </si>
   <si>
     <t>110176</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
     <t>110146</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Multi couplings/ </t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
   </si>
   <si>
     <t>Welcome to Quicke Parts</t>
   </si>
   <si>
     <t xml:space="preserve">LCS/ </t>
   </si>
   <si>
     <t xml:space="preserve">MC2/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1720,59 +1849,59 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C355"/>
+  <dimension ref="A1:C376"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="23.5917320251465" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="15.7284517288208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -1857,139 +1986,139 @@
         <v>20</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
@@ -5014,627 +5143,858 @@
         <v>535</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
         <v>537</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
         <v>539</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
         <v>540</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
         <v>541</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>542</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
         <v>543</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
         <v>544</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
         <v>545</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
         <v>546</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
         <v>547</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
         <v>548</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
         <v>549</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
         <v>551</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="313">
+      <c r="A313" s="0" t="s">
+        <v>553</v>
+      </c>
       <c r="B313" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>554</v>
+        <v>62</v>
       </c>
     </row>
     <row r="314">
+      <c r="A314" s="0" t="s">
+        <v>555</v>
+      </c>
       <c r="B314" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>5</v>
+        <v>62</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>493</v>
+        <v>557</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>494</v>
+        <v>558</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>495</v>
+        <v>559</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>496</v>
+        <v>560</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>497</v>
+        <v>561</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>498</v>
+        <v>562</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>499</v>
+        <v>563</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>500</v>
+        <v>564</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>501</v>
+        <v>565</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>502</v>
+        <v>566</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>503</v>
+        <v>567</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>504</v>
+        <v>568</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>505</v>
+        <v>569</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>506</v>
+        <v>570</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>507</v>
+        <v>571</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>508</v>
+        <v>572</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>509</v>
+        <v>573</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>510</v>
+        <v>574</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>511</v>
+        <v>576</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>512</v>
+        <v>577</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>513</v>
+        <v>578</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>514</v>
+        <v>579</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>515</v>
+        <v>580</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>516</v>
+        <v>581</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>517</v>
+        <v>582</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>518</v>
+        <v>583</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>519</v>
+        <v>584</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>520</v>
+        <v>585</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>521</v>
+        <v>586</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>522</v>
+        <v>587</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>523</v>
+        <v>588</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>524</v>
+        <v>589</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>525</v>
+        <v>590</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>526</v>
+        <v>591</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>527</v>
+        <v>592</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>528</v>
+        <v>593</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>529</v>
+        <v>594</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>530</v>
+        <v>595</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="334">
-      <c r="A334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B334" s="0" t="s">
-        <v>532</v>
+        <v>596</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>555</v>
+        <v>597</v>
       </c>
     </row>
     <row r="335">
-      <c r="A335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B335" s="0" t="s">
-        <v>534</v>
+        <v>596</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>555</v>
+        <v>5</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>535</v>
+        <v>493</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>536</v>
+        <v>494</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>537</v>
+        <v>495</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>538</v>
+        <v>496</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>539</v>
+        <v>497</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>540</v>
+        <v>499</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>541</v>
+        <v>501</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>542</v>
+        <v>503</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>543</v>
+        <v>505</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>544</v>
+        <v>507</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>545</v>
+        <v>509</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>546</v>
+        <v>511</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>547</v>
+        <v>513</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>548</v>
+        <v>515</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>549</v>
+        <v>517</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>550</v>
+        <v>519</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>528</v>
+        <v>520</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>551</v>
+        <v>521</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="B351" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="C351" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="B352" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="C352" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="B353" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="C353" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="B354" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="C354" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="B355" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="C355" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="B356" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="C356" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B357" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C357" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="B358" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="C358" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="B359" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="C359" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="B360" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="C360" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="B361" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="C361" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="B362" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="C362" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="B363" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="C363" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="B364" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="C364" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="B365" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="C365" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="B366" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="C366" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="B367" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="C367" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="B368" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="C368" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="B369" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="C369" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="B370" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="C370" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="B371" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C371" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="0" t="s">
         <v>552</v>
       </c>
-      <c r="B351" s="0" t="s">
-[...23 lines deleted...]
-      <c r="C354" s="0" t="s">
+      <c r="B372" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="C372" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="B373" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C373" s="0" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="B374" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C374" s="0" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="C375" s="0" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="355">
-      <c r="C355" s="0" t="s">
+    <row r="376">
+      <c r="C376" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>