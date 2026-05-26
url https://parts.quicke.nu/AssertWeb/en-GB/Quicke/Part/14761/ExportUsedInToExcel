--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -105,131 +105,131 @@
   <si>
     <t>201136</t>
   </si>
   <si>
     <t>201141</t>
   </si>
   <si>
     <t>201146</t>
   </si>
   <si>
     <t>201151</t>
   </si>
   <si>
     <t>201156</t>
   </si>
   <si>
     <t>201121</t>
   </si>
   <si>
     <t>X2</t>
   </si>
   <si>
     <t>210121</t>
   </si>
   <si>
+    <t>XT56P1</t>
+  </si>
+  <si>
+    <t>X56</t>
+  </si>
+  <si>
+    <t>XT46P1</t>
+  </si>
+  <si>
+    <t>X46</t>
+  </si>
+  <si>
+    <t>XT36P1</t>
+  </si>
+  <si>
+    <t>X36</t>
+  </si>
+  <si>
+    <t>XT26P1</t>
+  </si>
+  <si>
+    <t>X26</t>
+  </si>
+  <si>
+    <t>XT16P1</t>
+  </si>
+  <si>
+    <t>X16</t>
+  </si>
+  <si>
+    <t>XT41N1</t>
+  </si>
+  <si>
+    <t>X41</t>
+  </si>
+  <si>
+    <t>XT31N1</t>
+  </si>
+  <si>
+    <t>X31</t>
+  </si>
+  <si>
+    <t>XT51N1</t>
+  </si>
+  <si>
+    <t>X51</t>
+  </si>
+  <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ41N1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>XQ51N1</t>
+  </si>
+  <si>
     <t>XQ56P1</t>
   </si>
   <si>
-    <t>X56</t>
-[...76 lines deleted...]
-  <si>
     <t>3011T8</t>
   </si>
   <si>
     <t>+2.0 US</t>
   </si>
   <si>
     <t xml:space="preserve">MC4/ </t>
   </si>
   <si>
     <t>3013T8</t>
   </si>
   <si>
     <t>+2.0 DS</t>
   </si>
   <si>
     <t>3014T8</t>
   </si>
   <si>
     <t>+2.0 DM</t>
   </si>
   <si>
     <t>3016T8</t>
   </si>
   <si>
     <t>+2.0 DM ext.</t>
@@ -1485,228 +1485,228 @@
   <si>
     <t>Q75 DM ext.</t>
   </si>
   <si>
     <t>7524Q8</t>
   </si>
   <si>
     <t>8513Q8</t>
   </si>
   <si>
     <t>Q85 DL</t>
   </si>
   <si>
     <t>8523Q8</t>
   </si>
   <si>
     <t>8713Q8</t>
   </si>
   <si>
     <t>Q85x DL</t>
   </si>
   <si>
     <t>8753Q8</t>
   </si>
   <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>101178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t>101179</t>
+  </si>
+  <si>
+    <t>Q7L DM</t>
+  </si>
+  <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
     <t>101D96</t>
   </si>
   <si>
     <t>Q9S DXL</t>
   </si>
   <si>
-    <t>101288</t>
-[...116 lines deleted...]
-    <t>Q4S DM</t>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>110176</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
-    <t>110176</t>
-[...25 lines deleted...]
-  <si>
     <t>110146</t>
-  </si>
-[...7 lines deleted...]
-    <t>110136</t>
   </si>
   <si>
     <t>Welcome to Quicke Parts</t>
   </si>
   <si>
     <t xml:space="preserve">LCS/ </t>
   </si>
   <si>
     <t xml:space="preserve">MC2/ </t>
   </si>
   <si>
     <t xml:space="preserve">Service Solutions/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -2014,183 +2014,183 @@
         <v>39</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>62</v>
@@ -5017,194 +5017,194 @@
         <v>535</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
         <v>537</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
         <v>539</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
         <v>540</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
         <v>541</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>542</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
         <v>543</v>
       </c>
       <c r="B303" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
         <v>544</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
         <v>545</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
         <v>546</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
         <v>547</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
         <v>548</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
         <v>549</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
         <v>551</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>530</v>
+        <v>508</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="313">
       <c r="B313" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="314">
       <c r="B314" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
         <v>493</v>
       </c>
@@ -5440,194 +5440,194 @@
         <v>535</v>
       </c>
       <c r="B336" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
         <v>537</v>
       </c>
       <c r="B337" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
         <v>539</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
         <v>540</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
         <v>541</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
         <v>542</v>
       </c>
       <c r="B341" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
         <v>543</v>
       </c>
       <c r="B342" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
         <v>544</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
         <v>545</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
         <v>546</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
         <v>547</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
         <v>548</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
         <v>549</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
         <v>551</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>530</v>
+        <v>508</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="352">
       <c r="B352" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="353">
       <c r="B353" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="354">
       <c r="B354" s="0" t="s">
         <v>553</v>
       </c>