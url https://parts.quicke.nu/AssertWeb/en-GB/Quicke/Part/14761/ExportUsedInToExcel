--- v1 (2026-05-26)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="557" uniqueCount="557">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="600">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>210116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>210126</t>
   </si>
   <si>
     <t>X2S</t>
   </si>
   <si>
@@ -75,80 +75,80 @@
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>210131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>210121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
-    <t>201141</t>
-[...19 lines deleted...]
-  <si>
     <t>XT56P1</t>
   </si>
   <si>
     <t>X56</t>
   </si>
   <si>
     <t>XT46P1</t>
   </si>
   <si>
     <t>X46</t>
   </si>
   <si>
     <t>XT36P1</t>
   </si>
   <si>
     <t>X36</t>
   </si>
   <si>
     <t>XT26P1</t>
   </si>
   <si>
     <t>X26</t>
   </si>
   <si>
     <t>XT16P1</t>
@@ -978,735 +978,864 @@
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>9810Q8</t>
+  </si>
+  <si>
+    <t>Q98 DXL</t>
+  </si>
+  <si>
+    <t>2011Q8</t>
+  </si>
+  <si>
+    <t>Q20 US</t>
+  </si>
+  <si>
+    <t>2013Q8</t>
+  </si>
+  <si>
+    <t>Q20 DS</t>
+  </si>
+  <si>
+    <t>2014Q8</t>
+  </si>
+  <si>
+    <t>Q20 DM</t>
+  </si>
+  <si>
+    <t>2513Q8</t>
+  </si>
+  <si>
+    <t>Q25 DS</t>
+  </si>
+  <si>
+    <t>3011Q8</t>
+  </si>
+  <si>
+    <t>Q30 US</t>
+  </si>
+  <si>
+    <t>3013Q8</t>
+  </si>
+  <si>
+    <t>Q30 DS</t>
+  </si>
+  <si>
+    <t>3014Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM</t>
+  </si>
+  <si>
+    <t>3016Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM ext.</t>
+  </si>
+  <si>
+    <t>3511Q8</t>
+  </si>
+  <si>
+    <t>Q35 US</t>
+  </si>
+  <si>
+    <t>3513Q8</t>
+  </si>
+  <si>
+    <t>Q35 DS</t>
+  </si>
+  <si>
+    <t>3514Q8</t>
+  </si>
+  <si>
+    <t>Q35 DM</t>
+  </si>
+  <si>
+    <t>3516Q8</t>
+  </si>
+  <si>
+    <t>Q35 DM ext.</t>
+  </si>
+  <si>
+    <t>3564Q8</t>
+  </si>
+  <si>
+    <t>4011Q8</t>
+  </si>
+  <si>
+    <t>Q40 US</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4016Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4054Q8</t>
+  </si>
+  <si>
+    <t>5011Q8</t>
+  </si>
+  <si>
+    <t>Q50 US</t>
+  </si>
+  <si>
+    <t>6014Q8</t>
+  </si>
+  <si>
+    <t>Q60 DM</t>
+  </si>
+  <si>
+    <t>6016Q8</t>
+  </si>
+  <si>
+    <t>Q60 DM ext.</t>
+  </si>
+  <si>
+    <t>6044Q8</t>
+  </si>
+  <si>
+    <t>6046Q8</t>
+  </si>
+  <si>
+    <t>5116T8</t>
+  </si>
+  <si>
+    <t>+4.1 DM ext.</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5611Q8</t>
+  </si>
+  <si>
+    <t>Q56 US</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>5511Q8</t>
+  </si>
+  <si>
+    <t>Q55 US</t>
+  </si>
+  <si>
+    <t>5512Q8</t>
+  </si>
+  <si>
+    <t>Q55 UM</t>
+  </si>
+  <si>
+    <t>5514Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM</t>
+  </si>
+  <si>
+    <t>5516Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM ext.</t>
+  </si>
+  <si>
+    <t>5534Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM, DM ext</t>
+  </si>
+  <si>
+    <t>5544Q, 5546Q</t>
+  </si>
+  <si>
+    <t>5554Q8</t>
+  </si>
+  <si>
+    <t>5564Q8</t>
+  </si>
+  <si>
+    <t>6512Q8</t>
+  </si>
+  <si>
+    <t>Q65 UM</t>
+  </si>
+  <si>
+    <t>6514Q8</t>
+  </si>
+  <si>
+    <t>Q65 DM</t>
+  </si>
+  <si>
+    <t>6516Q8</t>
+  </si>
+  <si>
+    <t>Q65 DM ext.</t>
+  </si>
+  <si>
+    <t>6534Q8</t>
+  </si>
+  <si>
+    <t>6544Q8</t>
+  </si>
+  <si>
+    <t>6546Q8</t>
+  </si>
+  <si>
+    <t>6564Q8</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5111Q8</t>
+  </si>
+  <si>
+    <t>Q51 US</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
+    <t>8813Q8</t>
+  </si>
+  <si>
+    <t>Q88 DL</t>
+  </si>
+  <si>
+    <t>8853Q8</t>
+  </si>
+  <si>
+    <t>2511Q8</t>
+  </si>
+  <si>
+    <t>Q25 US</t>
+  </si>
+  <si>
+    <t>2514Q8</t>
+  </si>
+  <si>
+    <t>Q25 DM</t>
+  </si>
+  <si>
+    <t>4511Q8</t>
+  </si>
+  <si>
+    <t>Q45 US</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM</t>
+  </si>
+  <si>
+    <t>4516Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM ext.</t>
+  </si>
+  <si>
+    <t>4554Q8</t>
+  </si>
+  <si>
+    <t>4564Q8</t>
+  </si>
+  <si>
+    <t>5014Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM</t>
+  </si>
+  <si>
+    <t>5016Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM ext.</t>
+  </si>
+  <si>
+    <t>5054Q8</t>
+  </si>
+  <si>
+    <t>7512Q8</t>
+  </si>
+  <si>
+    <t>Q75 UM</t>
+  </si>
+  <si>
+    <t>7514Q8</t>
+  </si>
+  <si>
+    <t>Q75 DM</t>
+  </si>
+  <si>
+    <t>7516Q8</t>
+  </si>
+  <si>
+    <t>Q75 DM ext.</t>
+  </si>
+  <si>
+    <t>7524Q8</t>
+  </si>
+  <si>
+    <t>8513Q8</t>
+  </si>
+  <si>
+    <t>Q85 DL</t>
+  </si>
+  <si>
+    <t>8523Q8</t>
+  </si>
+  <si>
+    <t>8713Q8</t>
+  </si>
+  <si>
+    <t>Q85x DL</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
-    <t>Q41 DM</t>
-[...499 lines deleted...]
-  <si>
     <t>8753Q8</t>
   </si>
   <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
     <t>101733</t>
   </si>
   <si>
     <t>Q3 DM</t>
   </si>
   <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
     <t>101741</t>
   </si>
   <si>
     <t>Q4 DM</t>
   </si>
   <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
-    <t>101136</t>
-[...52 lines deleted...]
-  <si>
     <t>101166</t>
   </si>
   <si>
     <t>Q6S DM</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>Q6M DM</t>
   </si>
   <si>
-    <t>101268</t>
-[...4 lines deleted...]
-  <si>
     <t>101169</t>
   </si>
   <si>
     <t>Q6L DM</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
-    <t>101286</t>
-[...16 lines deleted...]
-  <si>
     <t>110136</t>
   </si>
   <si>
     <t>110138</t>
   </si>
   <si>
     <t>110139</t>
   </si>
   <si>
     <t>110148</t>
   </si>
   <si>
     <t>110149</t>
   </si>
   <si>
     <t>110156</t>
   </si>
   <si>
     <t>110158</t>
   </si>
   <si>
     <t>110159</t>
   </si>
   <si>
     <t>110166</t>
   </si>
   <si>
     <t>110168</t>
   </si>
   <si>
     <t>110169</t>
   </si>
   <si>
     <t>110176</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
     <t>110146</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Multi couplings/ </t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
   </si>
   <si>
     <t>Welcome to Quicke Parts</t>
   </si>
   <si>
     <t xml:space="preserve">LCS/ </t>
   </si>
   <si>
     <t xml:space="preserve">MC2/ </t>
   </si>
   <si>
     <t xml:space="preserve">Service Solutions/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -1723,51 +1852,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C359"/>
+  <dimension ref="A1:C380"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="23.5917320251465" customWidth="1"/>
     <col min="3" max="3" width="17.1003818511963" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1860,139 +1989,139 @@
         <v>20</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
@@ -3697,1107 +3826,1107 @@
         <v>322</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>323</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>324</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>325</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>326</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>364</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
         <v>371</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
         <v>372</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>381</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
         <v>394</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
         <v>397</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
         <v>398</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>405</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
         <v>406</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
         <v>407</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
         <v>408</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="B232" s="0" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>421</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="B235" s="0" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
         <v>431</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
         <v>432</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
         <v>447</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
         <v>448</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
         <v>459</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B256" s="0" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>462</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
         <v>473</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
         <v>474</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
         <v>479</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
         <v>486</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B272" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
         <v>489</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>491</v>
+        <v>325</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
         <v>492</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>493</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>494</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
         <v>495</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>496</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>62</v>
@@ -5017,650 +5146,881 @@
         <v>535</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
         <v>537</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
         <v>539</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
         <v>540</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
         <v>541</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>542</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
         <v>543</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
         <v>544</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
         <v>545</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
         <v>546</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
         <v>547</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
         <v>548</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
         <v>549</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
         <v>551</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="313">
+      <c r="A313" s="0" t="s">
+        <v>553</v>
+      </c>
       <c r="B313" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>554</v>
+        <v>62</v>
       </c>
     </row>
     <row r="314">
+      <c r="A314" s="0" t="s">
+        <v>555</v>
+      </c>
       <c r="B314" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>5</v>
+        <v>62</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>493</v>
+        <v>557</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>494</v>
+        <v>558</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>495</v>
+        <v>559</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>496</v>
+        <v>560</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>497</v>
+        <v>561</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>498</v>
+        <v>562</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>499</v>
+        <v>563</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>500</v>
+        <v>564</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>501</v>
+        <v>565</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>502</v>
+        <v>566</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>503</v>
+        <v>567</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>504</v>
+        <v>568</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>505</v>
+        <v>569</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>506</v>
+        <v>570</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>507</v>
+        <v>571</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>508</v>
+        <v>572</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>509</v>
+        <v>573</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>510</v>
+        <v>574</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>511</v>
+        <v>576</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>512</v>
+        <v>577</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>513</v>
+        <v>578</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>514</v>
+        <v>579</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>515</v>
+        <v>580</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>516</v>
+        <v>581</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>555</v>
+        <v>62</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>517</v>
+        <v>582</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>518</v>
+        <v>583</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>519</v>
+        <v>584</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>520</v>
+        <v>585</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>521</v>
+        <v>586</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>522</v>
+        <v>587</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>523</v>
+        <v>588</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>524</v>
+        <v>589</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>525</v>
+        <v>590</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>526</v>
+        <v>591</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>527</v>
+        <v>592</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>528</v>
+        <v>593</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>529</v>
+        <v>594</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>530</v>
+        <v>595</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="334">
-      <c r="A334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B334" s="0" t="s">
-        <v>532</v>
+        <v>596</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>555</v>
+        <v>597</v>
       </c>
     </row>
     <row r="335">
-      <c r="A335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B335" s="0" t="s">
-        <v>534</v>
+        <v>596</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>555</v>
+        <v>5</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>535</v>
+        <v>493</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>536</v>
+        <v>494</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>537</v>
+        <v>495</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>538</v>
+        <v>496</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>539</v>
+        <v>497</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>540</v>
+        <v>499</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>541</v>
+        <v>501</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>542</v>
+        <v>503</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>543</v>
+        <v>505</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>544</v>
+        <v>507</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>545</v>
+        <v>509</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>546</v>
+        <v>511</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>547</v>
+        <v>513</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>548</v>
+        <v>515</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>549</v>
+        <v>517</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>550</v>
+        <v>519</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>528</v>
+        <v>520</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>551</v>
+        <v>521</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>555</v>
+        <v>598</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="B351" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="C351" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="B352" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="C352" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="B353" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="C353" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="B354" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="C354" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="B355" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="C355" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="B356" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="C356" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B357" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C357" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="B358" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="C358" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="B359" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="C359" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="B360" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="C360" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="B361" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="C361" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="B362" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="C362" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="B363" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="C363" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="B364" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="C364" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="B365" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="C365" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="B366" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="C366" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="B367" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="C367" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="B368" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="C368" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="B369" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="C369" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="B370" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="C370" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="B371" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C371" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="0" t="s">
         <v>552</v>
       </c>
-      <c r="B351" s="0" t="s">
-[...31 lines deleted...]
-      <c r="C355" s="0" t="s">
+      <c r="B372" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="C372" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="B373" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C373" s="0" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="B374" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C374" s="0" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="B375" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C375" s="0" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="C376" s="0" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="356">
-      <c r="C356" s="0" t="s">
+    <row r="377">
+      <c r="C377" s="0" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="357">
-      <c r="C357" s="0" t="s">
+    <row r="378">
+      <c r="C378" s="0" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="358">
-      <c r="C358" s="0" t="s">
+    <row r="379">
+      <c r="C379" s="0" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="359">
-      <c r="C359" s="0" t="s">
+    <row r="380">
+      <c r="C380" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>