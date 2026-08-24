--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -468,150 +468,150 @@
   <si>
     <t>4611T8</t>
   </si>
   <si>
     <t>+3.1P US</t>
   </si>
   <si>
     <t>5612T8</t>
   </si>
   <si>
     <t>+4.1P UM</t>
   </si>
   <si>
     <t>6612T8</t>
   </si>
   <si>
     <t>+5.1P UM</t>
   </si>
   <si>
     <t>7612T8</t>
   </si>
   <si>
     <t>+6.1P UM</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>5611T8</t>
+  </si>
+  <si>
+    <t>+4.1P US</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>5111Q8</t>
+  </si>
+  <si>
+    <t>Q51 US</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>2511Q8</t>
+  </si>
+  <si>
+    <t>Q25 US</t>
+  </si>
+  <si>
+    <t>4511Q8</t>
+  </si>
+  <si>
+    <t>Q45 US</t>
+  </si>
+  <si>
+    <t>7512Q8</t>
+  </si>
+  <si>
+    <t>Q75 UM</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ41N1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>XQ51N1</t>
+  </si>
+  <si>
+    <t>XQ56P1</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>X2S</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...88 lines deleted...]
-    <t>XQ56P1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1457,293 +1457,293 @@
         <v>150</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>155</v>
+        <v>76</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="B80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="0" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>82</v>
+        <v>161</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>65</v>
+        <v>163</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>175</v>
+        <v>78</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>177</v>
+        <v>59</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>179</v>
+        <v>74</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>181</v>
+        <v>57</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>74</v>
+        <v>183</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B96" s="0" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="99">
       <c r="C99" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="100">
       <c r="C100" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="101">
       <c r="C101" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="102">
       <c r="C102" s="0" t="s">
         <v>55</v>
       </c>
     </row>