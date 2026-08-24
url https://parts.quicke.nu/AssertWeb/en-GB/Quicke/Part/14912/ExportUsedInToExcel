--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="233">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2111Q8</t>
   </si>
   <si>
     <t>Q21 US</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>2113Q8</t>
   </si>
   <si>
     <t>Q21 DS</t>
   </si>
   <si>
@@ -399,246 +399,303 @@
   <si>
     <t>3618T8</t>
   </si>
   <si>
     <t>+2.3P Special B</t>
   </si>
   <si>
     <t>3813T8</t>
   </si>
   <si>
     <t>+2.3P DS</t>
   </si>
   <si>
     <t>3814T8</t>
   </si>
   <si>
     <t>+2.3P DM</t>
   </si>
   <si>
     <t>3816T8</t>
   </si>
   <si>
     <t>+2.3P DM ext.</t>
   </si>
   <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
     <t>4011T8</t>
   </si>
   <si>
     <t>+3.0 US</t>
   </si>
   <si>
     <t>Hydraulics/9032554 Main hose kit</t>
   </si>
   <si>
     <t>4014T8</t>
   </si>
   <si>
     <t>+3.0 DM</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4011Q8</t>
+  </si>
+  <si>
+    <t>Q40 US</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4016Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4054Q8</t>
+  </si>
+  <si>
+    <t>4111T8</t>
+  </si>
+  <si>
+    <t>+3.1 US</t>
+  </si>
+  <si>
+    <t>4114T8</t>
+  </si>
+  <si>
+    <t>+3.1 DM</t>
+  </si>
+  <si>
+    <t>4154T8</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>4511T8</t>
+  </si>
+  <si>
+    <t>+3.0P US</t>
+  </si>
+  <si>
+    <t>4514T8</t>
+  </si>
+  <si>
+    <t>+3.0P DM</t>
+  </si>
+  <si>
+    <t>4516T8</t>
+  </si>
+  <si>
+    <t>+3.0P DM ext.</t>
+  </si>
+  <si>
+    <t>4517T8</t>
+  </si>
+  <si>
+    <t>+3.0P Special S</t>
+  </si>
+  <si>
+    <t>4518T8</t>
+  </si>
+  <si>
+    <t>+3.0P Special B</t>
+  </si>
+  <si>
+    <t>4611T8</t>
+  </si>
+  <si>
+    <t>+3.1P US</t>
+  </si>
+  <si>
+    <t>4614T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM</t>
+  </si>
+  <si>
+    <t>4616T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM ext.</t>
+  </si>
+  <si>
+    <t>4617T8</t>
+  </si>
+  <si>
+    <t>+3.1P Special S</t>
+  </si>
+  <si>
+    <t>4618T8</t>
+  </si>
+  <si>
+    <t>+3.1P Special B</t>
+  </si>
+  <si>
+    <t>4654T8</t>
+  </si>
+  <si>
+    <t>4814T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM</t>
+  </si>
+  <si>
+    <t>4816T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4511Q8</t>
+  </si>
+  <si>
+    <t>Q45 US</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM</t>
+  </si>
+  <si>
+    <t>4516Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM ext.</t>
+  </si>
+  <si>
+    <t>4554Q8</t>
+  </si>
+  <si>
+    <t>4564Q8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...172 lines deleted...]
-    <t>4564Q8</t>
   </si>
   <si>
     <t>2114Q8</t>
   </si>
   <si>
     <t>Q21 DM</t>
   </si>
   <si>
     <t>2614Q8</t>
   </si>
   <si>
     <t>Q26 DM</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>2114T8</t>
   </si>
   <si>
     <t>+1.1 DM</t>
   </si>
@@ -694,51 +751,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C112"/>
+  <dimension ref="A1:C123"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="31.3833961486816" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1417,525 +1474,646 @@
         <v>128</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>133</v>
+        <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>133</v>
+        <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="B70" s="0" t="s">
+      <c r="C70" s="0" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>5</v>
+        <v>142</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>133</v>
+        <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>133</v>
+        <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>133</v>
+        <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>5</v>
+        <v>142</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>5</v>
+        <v>142</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>5</v>
+        <v>142</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>133</v>
+        <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>5</v>
+        <v>142</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>209</v>
+        <v>5</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B107" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B108" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="B108" s="0" t="s">
+      <c r="C108" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="C108" s="0" t="s">
-[...3 lines deleted...]
-    <row r="109">
+      <c r="B109" s="0" t="s">
+        <v>210</v>
+      </c>
       <c r="C109" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="110">
+      <c r="A110" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>206</v>
+      </c>
       <c r="C110" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111">
+      <c r="A111" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>148</v>
+      </c>
       <c r="C111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112">
+      <c r="A112" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>217</v>
+      </c>
       <c r="C112" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="C120" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="C121" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="C122" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="C123" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>