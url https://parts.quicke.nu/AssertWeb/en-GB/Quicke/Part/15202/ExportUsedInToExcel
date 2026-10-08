--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="337">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="373">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2011T8</t>
   </si>
   <si>
     <t>+1.0 US</t>
   </si>
   <si>
     <t xml:space="preserve">Loader beam/ </t>
   </si>
   <si>
     <t>2511T8</t>
   </si>
   <si>
     <t>+1.0P US</t>
   </si>
   <si>
@@ -924,190 +924,298 @@
   <si>
     <t>Q55 DM, DM ext</t>
   </si>
   <si>
     <t>5544Q, 5546Q</t>
   </si>
   <si>
     <t>5554Q8</t>
   </si>
   <si>
     <t>4654Q8</t>
   </si>
   <si>
     <t>Q46 DM</t>
   </si>
   <si>
     <t>4814Q8</t>
   </si>
   <si>
     <t>Q48 DM</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
     <t>3516Q8</t>
   </si>
   <si>
     <t>Q35 DM ext.</t>
   </si>
   <si>
+    <t>3516V8</t>
+  </si>
+  <si>
     <t>4014Q8</t>
   </si>
   <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
     <t>4514Q8</t>
   </si>
   <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
     <t>5814Q8</t>
   </si>
   <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
     <t>3114Q8</t>
   </si>
   <si>
     <t>Q31 DM</t>
   </si>
   <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
     <t>4914Q8</t>
   </si>
   <si>
     <t>Q49 DM</t>
   </si>
   <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
     <t>4616Q8</t>
   </si>
   <si>
     <t>Q46 DM ext.</t>
   </si>
   <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
     <t>5616Q8</t>
   </si>
   <si>
     <t>Q56 DM ext.</t>
   </si>
   <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
     <t>3616Q8</t>
   </si>
   <si>
     <t>Q36 DM ext.</t>
   </si>
   <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
     <t>4614Q8</t>
   </si>
   <si>
+    <t>4614V8</t>
+  </si>
+  <si>
     <t>5114Q8</t>
   </si>
   <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
     <t>5116Q8</t>
   </si>
   <si>
     <t>Q51 DM ext.</t>
   </si>
   <si>
+    <t>5116V8</t>
+  </si>
+  <si>
     <t>5614Q8</t>
   </si>
   <si>
+    <t>5614V8</t>
+  </si>
+  <si>
     <t>4016Q8</t>
   </si>
   <si>
     <t>Q40 DM ext.</t>
   </si>
   <si>
+    <t>4016V8</t>
+  </si>
+  <si>
     <t>3614Q8</t>
   </si>
   <si>
     <t>Q36 DM</t>
   </si>
   <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
     <t>5014Q8</t>
   </si>
   <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
     <t>5016Q8</t>
   </si>
   <si>
     <t>Q50 DM ext.</t>
   </si>
   <si>
+    <t>5016V8</t>
+  </si>
+  <si>
     <t>5514Q8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C369"/>
+  <dimension ref="A1:C390"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="32.2601661682129" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -3154,357 +3262,483 @@
         <v>305</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>306</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>308</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>218</v>
+        <v>309</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>220</v>
+        <v>307</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>287</v>
+        <v>218</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>314</v>
+        <v>220</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
         <v>315</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>317</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>318</v>
+        <v>287</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B243" s="0" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="B244" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="B245" s="0" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
         <v>324</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>302</v>
+        <v>325</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>263</v>
+        <v>327</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>283</v>
+        <v>331</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>223</v>
+        <v>337</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B254" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="C254" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="B255" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="C255" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B256" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="C256" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="B257" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="B258" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="C258" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="B259" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="C259" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B260" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C260" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="B261" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C261" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="B262" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="C262" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="B263" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C263" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="B264" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="C264" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="B265" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C265" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="B266" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="C266" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B267" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="C267" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="B268" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="C268" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="B269" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="C269" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="B270" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C270" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="B271" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="C271" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B272" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="C272" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="B273" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="C273" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="B274" s="0" t="s">
         <v>290</v>
       </c>
-      <c r="C254" s="0" t="s">
-[...98 lines deleted...]
-    <row r="274">
       <c r="C274" s="0" t="s">
-        <v>184</v>
+        <v>5</v>
       </c>
     </row>
     <row r="275">
+      <c r="A275" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="B275" s="0" t="s">
+        <v>372</v>
+      </c>
       <c r="C275" s="0" t="s">
-        <v>184</v>
+        <v>5</v>
       </c>
     </row>
     <row r="276">
       <c r="C276" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="277">
       <c r="C277" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="278">
       <c r="C278" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="279">
       <c r="C279" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="280">
       <c r="C280" s="0" t="s">
         <v>184</v>
@@ -3930,32 +4164,137 @@
         <v>184</v>
       </c>
     </row>
     <row r="365">
       <c r="C365" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="366">
       <c r="C366" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="367">
       <c r="C367" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="368">
       <c r="C368" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="369">
       <c r="C369" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="C370" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="C371" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="C372" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="C373" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="C374" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="C375" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="C376" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="C377" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="C378" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="C379" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="C380" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="C381" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="C382" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="C383" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="C384" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="C385" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="C386" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="C387" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="C388" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="C389" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="C390" s="0" t="s">
         <v>184</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>