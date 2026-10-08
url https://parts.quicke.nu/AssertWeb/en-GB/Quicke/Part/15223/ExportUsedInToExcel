--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="237">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2511T8</t>
   </si>
   <si>
     <t>+1.0P US</t>
   </si>
   <si>
     <t>Loader beam/2511_1 Loader beam</t>
   </si>
   <si>
     <t>2513T8</t>
   </si>
   <si>
     <t>+1.0P DS</t>
   </si>
   <si>
@@ -591,154 +591,223 @@
   <si>
     <t>Q55 DM, DM ext</t>
   </si>
   <si>
     <t>5544Q, 5546Q</t>
   </si>
   <si>
     <t>5554Q8</t>
   </si>
   <si>
     <t>4654Q8</t>
   </si>
   <si>
     <t>Q46 DM</t>
   </si>
   <si>
     <t>4814Q8</t>
   </si>
   <si>
     <t>Q48 DM</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
     <t>3516Q8</t>
   </si>
   <si>
     <t>Q35 DM ext.</t>
   </si>
   <si>
+    <t>3516V8</t>
+  </si>
+  <si>
     <t>4514Q8</t>
   </si>
   <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
     <t>5814Q8</t>
   </si>
   <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
     <t>4914Q8</t>
   </si>
   <si>
     <t>Q49 DM</t>
   </si>
   <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
     <t>4616Q8</t>
   </si>
   <si>
     <t>Q46 DM ext.</t>
   </si>
   <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
     <t>5616Q8</t>
   </si>
   <si>
     <t>Q56 DM ext.</t>
   </si>
   <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
     <t>3616Q8</t>
   </si>
   <si>
     <t>Q36 DM ext.</t>
   </si>
   <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
     <t>4614Q8</t>
   </si>
   <si>
+    <t>4614V8</t>
+  </si>
+  <si>
     <t>5614Q8</t>
   </si>
   <si>
+    <t>5614V8</t>
+  </si>
+  <si>
     <t>3614Q8</t>
   </si>
   <si>
     <t>Q36 DM</t>
   </si>
   <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
     <t>5514Q8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C236"/>
+  <dimension ref="A1:C249"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="32.2601661682129" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -2057,229 +2126,307 @@
         <v>194</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>139</v>
+        <v>198</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>200</v>
+        <v>139</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>204</v>
+        <v>176</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B159" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B160" s="0" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B161" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>172</v>
+        <v>211</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B164" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B167" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B168" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B176" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C164" s="0" t="s">
-[...58 lines deleted...]
-    <row r="176">
       <c r="C176" s="0" t="s">
-        <v>121</v>
+        <v>32</v>
       </c>
     </row>
     <row r="177">
+      <c r="A177" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>236</v>
+      </c>
       <c r="C177" s="0" t="s">
-        <v>121</v>
+        <v>32</v>
       </c>
     </row>
     <row r="178">
       <c r="C178" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="179">
       <c r="C179" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="180">
       <c r="C180" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="181">
       <c r="C181" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="182">
       <c r="C182" s="0" t="s">
         <v>121</v>
@@ -2530,32 +2677,97 @@
         <v>121</v>
       </c>
     </row>
     <row r="232">
       <c r="C232" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="233">
       <c r="C233" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="234">
       <c r="C234" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="235">
       <c r="C235" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="236">
       <c r="C236" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="C237" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="C238" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="C239" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="C240" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="C241" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="C242" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="C243" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="C244" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="C245" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="C246" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="C247" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="C248" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="C249" s="0" t="s">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>