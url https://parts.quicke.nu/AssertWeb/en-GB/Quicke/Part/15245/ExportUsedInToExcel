--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="183">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>3011T8</t>
   </si>
   <si>
     <t>+2.0 US</t>
   </si>
   <si>
     <t>Loader beam/5218004-1 Support leg</t>
   </si>
   <si>
     <t>3013T8</t>
   </si>
   <si>
     <t>+2.0 DS</t>
   </si>
   <si>
@@ -520,99 +520,132 @@
     <t>3514Q8</t>
   </si>
   <si>
     <t>Q35 DM</t>
   </si>
   <si>
     <t>3516Q8</t>
   </si>
   <si>
     <t>Q35 DM ext.</t>
   </si>
   <si>
     <t>3564Q8</t>
   </si>
   <si>
     <t>2511Q8</t>
   </si>
   <si>
     <t>Q25 US</t>
   </si>
   <si>
     <t>2514Q8</t>
   </si>
   <si>
     <t>Q25 DM</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C247"/>
+  <dimension ref="A1:C259"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="33.713939666748" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -2079,513 +2112,585 @@
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>143</v>
+        <v>172</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>144</v>
+        <v>173</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>147</v>
+        <v>174</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>148</v>
+        <v>173</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>149</v>
+        <v>177</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>150</v>
+        <v>178</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>151</v>
+        <v>181</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>152</v>
+        <v>182</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>99</v>
+        <v>153</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>100</v>
+        <v>154</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>101</v>
+        <v>155</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>102</v>
+        <v>156</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>105</v>
+        <v>159</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>106</v>
+        <v>160</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>107</v>
+        <v>161</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>108</v>
+        <v>162</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>111</v>
+        <v>167</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>113</v>
+        <v>157</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>114</v>
+        <v>158</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>138</v>
+        <v>118</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>141</v>
+        <v>119</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>142</v>
+        <v>120</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>145</v>
+        <v>123</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>103</v>
+        <v>125</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>165</v>
+        <v>145</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>166</v>
+        <v>146</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>139</v>
+        <v>109</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="B195" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C195" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B196" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C196" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="B202" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C202" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B203" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C203" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B204" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C204" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B205" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C205" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="B195" s="0" t="s">
+      <c r="B206" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="C195" s="0" t="s">
-[...53 lines deleted...]
-    <row r="206">
       <c r="C206" s="0" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
     </row>
     <row r="207">
+      <c r="A207" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B207" s="0" t="s">
+        <v>182</v>
+      </c>
       <c r="C207" s="0" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
     </row>
     <row r="208">
       <c r="C208" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="209">
       <c r="C209" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="210">
       <c r="C210" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="211">
       <c r="C211" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="212">
       <c r="C212" s="0" t="s">
         <v>26</v>
@@ -2741,32 +2846,92 @@
         <v>26</v>
       </c>
     </row>
     <row r="243">
       <c r="C243" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="244">
       <c r="C244" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="245">
       <c r="C245" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="246">
       <c r="C246" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="247">
       <c r="C247" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="C248" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="C249" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="C250" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="C251" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="C252" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="C253" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="C254" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="C255" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="C256" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="C257" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="C258" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="C259" s="0" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>