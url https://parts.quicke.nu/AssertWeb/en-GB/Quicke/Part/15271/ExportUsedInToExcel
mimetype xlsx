--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -372,375 +372,375 @@
   <si>
     <t>6816T8</t>
   </si>
   <si>
     <t>+5.3P DM ext.</t>
   </si>
   <si>
     <t>6854T8</t>
   </si>
   <si>
     <t>6856T8</t>
   </si>
   <si>
     <t>5611T8</t>
   </si>
   <si>
     <t>+4.1P US</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4011Q8</t>
+  </si>
+  <si>
+    <t>Q40 US</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4016Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4054Q8</t>
+  </si>
+  <si>
+    <t>5011Q8</t>
+  </si>
+  <si>
+    <t>Q50 US</t>
+  </si>
+  <si>
+    <t>6014Q8</t>
+  </si>
+  <si>
+    <t>Q60 DM</t>
+  </si>
+  <si>
+    <t>6016Q8</t>
+  </si>
+  <si>
+    <t>Q60 DM ext.</t>
+  </si>
+  <si>
+    <t>6044Q8</t>
+  </si>
+  <si>
+    <t>6046Q8</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5611Q8</t>
+  </si>
+  <si>
+    <t>Q56 US</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>5511Q8</t>
+  </si>
+  <si>
+    <t>Q55 US</t>
+  </si>
+  <si>
+    <t>5512Q8</t>
+  </si>
+  <si>
+    <t>Q55 UM</t>
+  </si>
+  <si>
+    <t>5514Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM</t>
+  </si>
+  <si>
+    <t>5516Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM ext.</t>
+  </si>
+  <si>
+    <t>5534Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM, DM ext</t>
+  </si>
+  <si>
+    <t>5544Q, 5546Q</t>
+  </si>
+  <si>
+    <t>5554Q8</t>
+  </si>
+  <si>
+    <t>5564Q8</t>
+  </si>
+  <si>
+    <t>6512Q8</t>
+  </si>
+  <si>
+    <t>Q65 UM</t>
+  </si>
+  <si>
+    <t>6514Q8</t>
+  </si>
+  <si>
+    <t>Q65 DM</t>
+  </si>
+  <si>
+    <t>6516Q8</t>
+  </si>
+  <si>
+    <t>Q65 DM ext.</t>
+  </si>
+  <si>
+    <t>6534Q8</t>
+  </si>
+  <si>
+    <t>6544Q8</t>
+  </si>
+  <si>
+    <t>6546Q8</t>
+  </si>
+  <si>
+    <t>6564Q8</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5111Q8</t>
+  </si>
+  <si>
+    <t>Q51 US</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>4511Q8</t>
+  </si>
+  <si>
+    <t>Q45 US</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM</t>
+  </si>
+  <si>
+    <t>4516Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM ext.</t>
+  </si>
+  <si>
+    <t>4554Q8</t>
+  </si>
+  <si>
+    <t>4564Q8</t>
+  </si>
+  <si>
+    <t>5014Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM</t>
+  </si>
+  <si>
+    <t>5016Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM ext.</t>
+  </si>
+  <si>
+    <t>5054Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...322 lines deleted...]
-    <t>5054Q8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1492,744 +1492,744 @@
         <v>120</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B106" s="0" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>190</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B109" s="0" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>216</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>224</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>227</v>
+        <v>123</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132">
       <c r="C132" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133">
       <c r="C133" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134">
       <c r="C134" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135">
       <c r="C135" s="0" t="s">
         <v>12</v>
       </c>
     </row>