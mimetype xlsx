--- v1 (2026-07-10)
+++ v2 (2026-10-08)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="270">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>4011T8</t>
   </si>
   <si>
     <t>+3.0 US</t>
   </si>
   <si>
     <t>Loader beam/5218005-1 Support leg</t>
   </si>
   <si>
     <t>4014T8</t>
   </si>
   <si>
     <t>+3.0 DM</t>
   </si>
   <si>
@@ -694,50 +694,167 @@
     <t>4516Q8</t>
   </si>
   <si>
     <t>Q45 DM ext.</t>
   </si>
   <si>
     <t>4554Q8</t>
   </si>
   <si>
     <t>4564Q8</t>
   </si>
   <si>
     <t>5014Q8</t>
   </si>
   <si>
     <t>Q50 DM</t>
   </si>
   <si>
     <t>5016Q8</t>
   </si>
   <si>
     <t>Q50 DM ext.</t>
   </si>
   <si>
     <t>5054Q8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
   </si>
   <si>
     <t>4114Q8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -745,51 +862,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C140"/>
+  <dimension ref="A1:C164"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="33.713939666748" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -2185,80 +2302,344 @@
         <v>227</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>229</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B131" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C154" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B155" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C131" s="0" t="s">
-[...44 lines deleted...]
-      <c r="C140" s="0" t="s">
+      <c r="C155" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="C156" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="C157" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="C158" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="C159" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="C160" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="C161" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="C162" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="C163" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="C164" s="0" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>