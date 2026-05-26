--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -15,137 +15,137 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="495" uniqueCount="495">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">/ </t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
-    <t xml:space="preserve">/ </t>
-[...55 lines deleted...]
-  <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
-    <t>110139</t>
-[...16 lines deleted...]
-  <si>
     <t>9810Q8</t>
   </si>
   <si>
     <t>Q98 DXL</t>
   </si>
   <si>
     <t>9810T8</t>
   </si>
   <si>
     <t>+8.3P DXL</t>
   </si>
   <si>
     <t>2011Q8</t>
   </si>
   <si>
     <t>Q20 US</t>
   </si>
   <si>
     <t>2013Q8</t>
   </si>
   <si>
     <t>Q20 DS</t>
   </si>
   <si>
     <t>2513Q8</t>
@@ -513,120 +513,120 @@
   <si>
     <t>8813T8</t>
   </si>
   <si>
     <t>+7.3P DL</t>
   </si>
   <si>
     <t>8853T8</t>
   </si>
   <si>
     <t>8713T8</t>
   </si>
   <si>
     <t>+7.0x DL</t>
   </si>
   <si>
     <t>8753T8</t>
   </si>
   <si>
     <t>8513T8</t>
   </si>
   <si>
     <t>+7.0P DL</t>
   </si>
   <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>101178</t>
+  </si>
+  <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
-  </si>
-[...64 lines deleted...]
-    <t>101146</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
     <t>3016Q8</t>
   </si>
   <si>
     <t>Q30 DM ext.</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
     <t>Q35 DM</t>
   </si>
@@ -1537,51 +1537,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C1208"/>
+  <dimension ref="A1:C1209"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="50.7387657165527" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -3170,238 +3170,238 @@
         <v>167</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>4</v>
+        <v>172</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>7</v>
+        <v>174</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>9</v>
+        <v>176</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>177</v>
+        <v>9</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>182</v>
+        <v>15</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>186</v>
+        <v>21</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>190</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>191</v>
+        <v>29</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B165" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>5</v>
@@ -14496,52 +14496,58 @@
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="0" t="s">
         <v>280</v>
       </c>
       <c r="B1176" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C1176" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="0" t="s">
         <v>492</v>
       </c>
       <c r="B1177" s="0" t="s">
         <v>493</v>
       </c>
       <c r="C1177" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="1178">
+      <c r="A1178" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B1178" s="0" t="s">
+        <v>493</v>
+      </c>
       <c r="C1178" s="0" t="s">
-        <v>5</v>
+        <v>494</v>
       </c>
     </row>
     <row r="1179">
       <c r="C1179" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1180">
       <c r="C1180" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1181">
       <c r="C1181" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1182">
       <c r="C1182" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1183">
       <c r="C1183" s="0" t="s">
         <v>5</v>
@@ -14647,32 +14653,37 @@
         <v>5</v>
       </c>
     </row>
     <row r="1204">
       <c r="C1204" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1205">
       <c r="C1205" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1206">
       <c r="C1206" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1207">
       <c r="C1207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1208">
       <c r="C1208" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1209">
+      <c r="C1209" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>