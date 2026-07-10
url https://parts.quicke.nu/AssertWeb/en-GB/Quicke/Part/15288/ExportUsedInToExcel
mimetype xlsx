--- v1 (2026-05-26)
+++ v2 (2026-07-10)
@@ -1008,156 +1008,156 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...103 lines deleted...]
-    <t>5814Q8</t>
   </si>
   <si>
     <t>6114Q8</t>
   </si>
   <si>
     <t>Q61 DM</t>
   </si>
   <si>
     <t>6116Q8</t>
   </si>
   <si>
     <t>Q61 DM ext.</t>
   </si>
   <si>
     <t>6612Q8</t>
   </si>
   <si>
     <t>Q66 UM</t>
   </si>
   <si>
     <t>6614Q8</t>
   </si>
   <si>
     <t>Q66 DM</t>
   </si>
@@ -4556,260 +4556,260 @@
         <v>332</v>
       </c>
       <c r="B272" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
         <v>334</v>
       </c>
       <c r="B273" s="0" t="s">
         <v>335</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
         <v>336</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="B285" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
         <v>358</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="B288" s="0" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
         <v>363</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
         <v>368</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
         <v>369</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>367</v>
+        <v>335</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>5</v>
@@ -6382,260 +6382,260 @@
         <v>332</v>
       </c>
       <c r="B438" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
         <v>334</v>
       </c>
       <c r="B439" s="0" t="s">
         <v>335</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
         <v>336</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="B451" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
         <v>358</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="B454" s="0" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
         <v>363</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
         <v>368</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
         <v>369</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>367</v>
+        <v>335</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B460" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B461" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>5</v>
@@ -8285,425 +8285,425 @@
         <v>332</v>
       </c>
       <c r="B611" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C611" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
         <v>334</v>
       </c>
       <c r="B612" s="0" t="s">
         <v>335</v>
       </c>
       <c r="C612" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
         <v>336</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C613" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C614" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C615" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C616" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C617" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C618" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C619" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C620" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C621" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C622" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C623" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="B624" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="C624" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
         <v>358</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C625" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C626" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="B627" s="0" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="C627" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
         <v>363</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C628" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C629" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C630" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
         <v>368</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C631" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C632" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C633" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C634" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C635" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C636" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C637" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C638" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C639" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C640" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="C641" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C642" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C643" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C644" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C646" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>396</v>
+        <v>369</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>393</v>
+        <v>335</v>
       </c>
       <c r="C647" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B648" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B649" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>5</v>
@@ -10100,425 +10100,425 @@
         <v>332</v>
       </c>
       <c r="B776" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C776" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
         <v>334</v>
       </c>
       <c r="B777" s="0" t="s">
         <v>335</v>
       </c>
       <c r="C777" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
         <v>336</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C778" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C779" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C780" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C781" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C782" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C783" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C784" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C785" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C786" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C787" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C788" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="B789" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="C789" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
         <v>358</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C790" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C791" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="B792" s="0" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="C792" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
         <v>363</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C793" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C794" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C795" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
         <v>368</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C796" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C797" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C798" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C799" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C800" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C801" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C802" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C803" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C804" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C805" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="C806" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C807" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C808" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C809" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C810" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C811" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>396</v>
+        <v>369</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>393</v>
+        <v>335</v>
       </c>
       <c r="C812" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B813" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C813" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B814" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C814" s="0" t="s">
         <v>5</v>