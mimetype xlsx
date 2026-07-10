--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -135,237 +135,237 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...184 lines deleted...]
-    <t>7854Q8</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
     <t>3016Q8</t>
   </si>
   <si>
     <t>Q30 DM ext.</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
     <t>Q35 DM</t>
   </si>
@@ -1205,425 +1205,425 @@
         <v>41</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>102</v>
+        <v>44</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>20</v>
@@ -3020,425 +3020,425 @@
         <v>41</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B198" s="0" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B201" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>102</v>
+        <v>44</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>20</v>