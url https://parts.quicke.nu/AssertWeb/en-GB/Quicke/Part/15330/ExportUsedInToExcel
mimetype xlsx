--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -711,237 +711,237 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...184 lines deleted...]
-    <t>7854Q8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -2408,425 +2408,425 @@
         <v>233</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
         <v>237</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="B144" s="0" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>259</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B147" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>264</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>269</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
         <v>270</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
         <v>285</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>286</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>297</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>294</v>
+        <v>236</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="168">
       <c r="C168" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="169">
       <c r="C169" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="170">
       <c r="C170" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="171">
       <c r="C171" s="0" t="s">
         <v>3</v>
       </c>
     </row>