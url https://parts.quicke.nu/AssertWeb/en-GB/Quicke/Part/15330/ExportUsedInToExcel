--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="355">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>2114T8</t>
   </si>
   <si>
     <t>+1.1 DM</t>
   </si>
   <si>
     <t>2614T8</t>
   </si>
   <si>
     <t>+1.1P DM</t>
   </si>
   <si>
@@ -898,107 +898,278 @@
     <t>Q76 DM</t>
   </si>
   <si>
     <t>7616Q8</t>
   </si>
   <si>
     <t>Q76 DM ext.</t>
   </si>
   <si>
     <t>7814Q8</t>
   </si>
   <si>
     <t>Q78 DM</t>
   </si>
   <si>
     <t>7816Q8</t>
   </si>
   <si>
     <t>Q78 DM Ext.</t>
   </si>
   <si>
     <t>7854Q8</t>
   </si>
   <si>
     <t>4114Q8</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Euro/SMS/ </t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C171"/>
+  <dimension ref="A1:C204"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="10.9855194091797" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
@@ -2799,38 +2970,401 @@
         <v>3</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>297</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="168">
       <c r="C168" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="169">
       <c r="C169" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="170">
+      <c r="A170" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>299</v>
+      </c>
       <c r="C170" s="0" t="s">
-        <v>3</v>
+        <v>300</v>
       </c>
     </row>
     <row r="171">
+      <c r="A171" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>299</v>
+      </c>
       <c r="C171" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="B185" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="B186" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="B187" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B188" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="B189" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B190" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B191" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="C191" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="B192" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="B193" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C193" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B194" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="B195" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="C195" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="B196" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="C196" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="B202" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C202" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="C203" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="C204" s="0" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>