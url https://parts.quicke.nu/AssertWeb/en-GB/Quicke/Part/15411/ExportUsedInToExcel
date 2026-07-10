--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -90,156 +90,156 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...103 lines deleted...]
-    <t>5814Q8</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
     <t>3016Q8</t>
   </si>
   <si>
     <t>Q30 DM ext.</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
     <t>Q35 DM</t>
   </si>
@@ -839,260 +839,260 @@
         <v>26</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>3</v>