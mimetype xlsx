--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="241">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>2114Q8</t>
   </si>
   <si>
     <t>Q21 DM</t>
   </si>
   <si>
     <t>2614Q8</t>
   </si>
   <si>
     <t>Q26 DM</t>
   </si>
   <si>
@@ -616,99 +616,210 @@
     <t>5618T8</t>
   </si>
   <si>
     <t>+4.1P Special B</t>
   </si>
   <si>
     <t>5654T8</t>
   </si>
   <si>
     <t>5814T8</t>
   </si>
   <si>
     <t>+4.3P DM</t>
   </si>
   <si>
     <t>5816T8</t>
   </si>
   <si>
     <t>+4.3P DM ext.</t>
   </si>
   <si>
     <t>5845T8</t>
   </si>
   <si>
     <t>5856T8</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Euro/ </t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C136"/>
+  <dimension ref="A1:C157"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" s="0" t="s">
         <v>3</v>
       </c>
@@ -2089,63 +2200,294 @@
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="130">
+      <c r="A130" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>205</v>
+      </c>
       <c r="C130" s="0" t="s">
-        <v>3</v>
+        <v>206</v>
       </c>
     </row>
     <row r="131">
+      <c r="A131" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>205</v>
+      </c>
       <c r="C131" s="0" t="s">
-        <v>3</v>
+        <v>206</v>
       </c>
     </row>
     <row r="132">
+      <c r="A132" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>209</v>
+      </c>
       <c r="C132" s="0" t="s">
-        <v>3</v>
+        <v>206</v>
       </c>
     </row>
     <row r="133">
+      <c r="A133" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>211</v>
+      </c>
       <c r="C133" s="0" t="s">
-        <v>3</v>
+        <v>206</v>
       </c>
     </row>
     <row r="134">
+      <c r="A134" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>213</v>
+      </c>
       <c r="C134" s="0" t="s">
-        <v>3</v>
+        <v>206</v>
       </c>
     </row>
     <row r="135">
+      <c r="A135" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>215</v>
+      </c>
       <c r="C135" s="0" t="s">
-        <v>3</v>
+        <v>206</v>
       </c>
     </row>
     <row r="136">
+      <c r="A136" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>217</v>
+      </c>
       <c r="C136" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="C151" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="C152" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="C153" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="C154" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="C155" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="C156" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="C157" s="0" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>