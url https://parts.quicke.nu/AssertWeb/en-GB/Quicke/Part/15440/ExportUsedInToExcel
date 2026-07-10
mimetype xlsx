--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -390,156 +390,156 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...103 lines deleted...]
-    <t>5814Q8</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
     <t>3016Q8</t>
   </si>
   <si>
     <t>Q30 DM ext.</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
     <t>Q35 DM</t>
   </si>
@@ -2000,260 +2000,260 @@
         <v>126</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B132" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B135" s="0" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>161</v>
+        <v>129</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>5</v>
@@ -2627,260 +2627,260 @@
         <v>126</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B189" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B192" s="0" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>161</v>
+        <v>129</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>5</v>