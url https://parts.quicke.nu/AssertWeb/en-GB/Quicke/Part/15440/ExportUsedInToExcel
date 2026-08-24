--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="241">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>3014T8</t>
   </si>
   <si>
     <t>+2.0 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>3016T8</t>
   </si>
   <si>
     <t>+2.0 DM ext.</t>
   </si>
   <si>
@@ -616,99 +616,210 @@
     <t>4516Q8</t>
   </si>
   <si>
     <t>Q45 DM ext.</t>
   </si>
   <si>
     <t>4554Q8</t>
   </si>
   <si>
     <t>4564Q8</t>
   </si>
   <si>
     <t>5014Q8</t>
   </si>
   <si>
     <t>Q50 DM</t>
   </si>
   <si>
     <t>5016Q8</t>
   </si>
   <si>
     <t>Q50 DM ext.</t>
   </si>
   <si>
     <t>5054Q8</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Euro/ </t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C227"/>
+  <dimension ref="A1:C269"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -3112,53 +3223,515 @@
       </c>
       <c r="B220" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="C222" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223">
+      <c r="A223" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B223" s="0" t="s">
+        <v>205</v>
+      </c>
       <c r="C223" s="0" t="s">
-        <v>5</v>
+        <v>206</v>
       </c>
     </row>
     <row r="224">
+      <c r="A224" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B224" s="0" t="s">
+        <v>205</v>
+      </c>
       <c r="C224" s="0" t="s">
-        <v>5</v>
+        <v>206</v>
       </c>
     </row>
     <row r="225">
+      <c r="A225" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>209</v>
+      </c>
       <c r="C225" s="0" t="s">
-        <v>5</v>
+        <v>206</v>
       </c>
     </row>
     <row r="226">
+      <c r="A226" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B226" s="0" t="s">
+        <v>211</v>
+      </c>
       <c r="C226" s="0" t="s">
-        <v>5</v>
+        <v>206</v>
       </c>
     </row>
     <row r="227">
+      <c r="A227" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B227" s="0" t="s">
+        <v>213</v>
+      </c>
       <c r="C227" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B228" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C228" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B231" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B232" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B233" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C233" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B234" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C234" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B235" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C235" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B236" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C236" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B240" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B241" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B242" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C243" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B245" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B246" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B247" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B248" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C248" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B249" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C249" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B250" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C250" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B251" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C251" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B252" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B253" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B254" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C254" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B255" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C255" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B256" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C256" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B257" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B258" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C258" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B259" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C259" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B260" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C260" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B261" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C261" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B262" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C262" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B263" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C263" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B264" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C264" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="C265" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="C266" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="C267" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="C268" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="C269" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>