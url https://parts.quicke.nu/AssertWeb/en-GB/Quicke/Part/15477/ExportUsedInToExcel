--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="210">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
@@ -276,294 +276,465 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
-    <t>Q41 DM</t>
-[...182 lines deleted...]
-    <t>7854Q8</t>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Euro/SMS/ </t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C175"/>
+  <dimension ref="A1:C241"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.0915460586548" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="10.9855194091797" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -1099,425 +1270,425 @@
         <v>88</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
@@ -2045,419 +2216,1145 @@
         <v>88</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B150" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B153" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="174">
       <c r="C174" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="175">
+      <c r="A175" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>154</v>
+      </c>
       <c r="C175" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B185" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B186" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B187" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B188" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B189" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B190" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B191" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C191" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B192" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B193" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C193" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B194" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B195" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C195" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B196" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C196" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B202" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C202" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B203" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C203" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B204" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C204" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B205" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C205" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B206" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B207" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C207" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B208" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B209" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C209" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B210" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B211" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C211" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B212" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C212" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B213" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C213" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B214" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C214" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B215" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C215" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B216" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B217" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C217" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B218" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C218" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B219" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C219" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B221" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C221" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B222" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C222" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B223" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B224" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B226" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C226" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B227" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C227" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B228" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C228" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B231" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B232" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B233" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C233" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B234" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C234" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B235" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C235" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B236" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C236" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B240" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="C241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>