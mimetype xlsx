--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="210">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
@@ -463,107 +463,278 @@
     <t>Q76 DM</t>
   </si>
   <si>
     <t>7616Q8</t>
   </si>
   <si>
     <t>Q76 DM ext.</t>
   </si>
   <si>
     <t>7814Q8</t>
   </si>
   <si>
     <t>Q78 DM</t>
   </si>
   <si>
     <t>7816Q8</t>
   </si>
   <si>
     <t>Q78 DM Ext.</t>
   </si>
   <si>
     <t>7854Q8</t>
   </si>
   <si>
     <t>4114Q8</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Euro/SMS/ </t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C175"/>
+  <dimension ref="A1:C241"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.0915460586548" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="10.9855194091797" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -2431,33 +2602,759 @@
       </c>
       <c r="B172" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="174">
       <c r="C174" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="175">
+      <c r="A175" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>154</v>
+      </c>
       <c r="C175" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B185" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B186" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B187" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B188" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B189" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B190" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B191" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C191" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B192" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B193" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C193" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B194" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B195" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C195" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B196" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C196" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B202" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C202" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B203" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C203" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B204" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C204" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B205" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C205" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B206" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B207" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C207" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B208" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B209" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C209" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B210" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B211" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C211" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B212" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C212" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B213" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C213" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B214" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C214" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B215" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C215" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B216" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B217" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C217" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B218" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C218" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B219" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C219" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B221" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C221" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B222" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C222" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B223" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B224" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B226" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C226" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B227" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C227" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B228" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C228" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B231" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B232" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B233" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C233" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B234" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C234" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B235" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C235" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B236" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C236" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B240" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="C241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>