--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -93,66 +93,66 @@
   <si>
     <t>X31</t>
   </si>
   <si>
     <t>210131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>XT51N1</t>
   </si>
   <si>
     <t>X51</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...10 lines deleted...]
-    <t>201156</t>
   </si>
   <si>
     <t>XQ31N1</t>
   </si>
   <si>
     <t>XQ36P1</t>
   </si>
   <si>
     <t>XQ41N1</t>
   </si>
   <si>
     <t>XQ46P1</t>
   </si>
   <si>
     <t>XQ51N1</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -339,106 +339,106 @@
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="C14" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="C21" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>36</v>
       </c>