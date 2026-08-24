--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -57,84 +57,84 @@
   <si>
     <t>X41</t>
   </si>
   <si>
     <t>XQ46P1</t>
   </si>
   <si>
     <t>X46</t>
   </si>
   <si>
     <t>XQ51N1</t>
   </si>
   <si>
     <t>X51</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
   <si>
     <t>X56</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>X4</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>X4S</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>X5</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>X5S</t>
+  </si>
+  <si>
     <t>201131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
     <t>X3S</t>
-  </si>
-[...22 lines deleted...]
-    <t>X5S</t>
   </si>
   <si>
     <t>XT56P1</t>
   </si>
   <si>
     <t>XT46P1</t>
   </si>
   <si>
     <t>XT36P1</t>
   </si>
   <si>
     <t>210136</t>
   </si>
   <si>
     <t>210146</t>
   </si>
   <si>
     <t>210156</t>
   </si>
   <si>
     <t>XT41N1</t>
   </si>
   <si>
     <t>210141</t>
   </si>
@@ -377,128 +377,128 @@
         <v>30</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="C28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29">
       <c r="C29" s="0" t="s">
         <v>16</v>
       </c>