--- v0 (2026-04-05)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="243">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>1080 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>1085 DM</t>
   </si>
   <si>
     <t>1070 DM</t>
   </si>
   <si>
     <t>1065 DM</t>
   </si>
   <si>
@@ -147,502 +147,685 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>Locking kit S/N - 7371332/5212812 Locking kit RH</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>9810Q8</t>
+  </si>
+  <si>
+    <t>Q98 DXL</t>
+  </si>
+  <si>
+    <t>2013Q8</t>
+  </si>
+  <si>
+    <t>Q20 DS</t>
+  </si>
+  <si>
+    <t>2014Q8</t>
+  </si>
+  <si>
+    <t>Q20 DM</t>
+  </si>
+  <si>
+    <t>2513Q8</t>
+  </si>
+  <si>
+    <t>Q25 DS</t>
+  </si>
+  <si>
+    <t>3013Q8</t>
+  </si>
+  <si>
+    <t>Q30 DS</t>
+  </si>
+  <si>
+    <t>3014Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM</t>
+  </si>
+  <si>
+    <t>3016Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM ext.</t>
+  </si>
+  <si>
+    <t>3513Q8</t>
+  </si>
+  <si>
+    <t>Q35 DS</t>
+  </si>
+  <si>
+    <t>3514Q8</t>
+  </si>
+  <si>
+    <t>Q35 DM</t>
+  </si>
+  <si>
+    <t>3516Q8</t>
+  </si>
+  <si>
+    <t>Q35 DM ext.</t>
+  </si>
+  <si>
+    <t>3564Q8</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4016Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4054Q8</t>
+  </si>
+  <si>
+    <t>6014Q8</t>
+  </si>
+  <si>
+    <t>Q60 DM</t>
+  </si>
+  <si>
+    <t>/5212812 Locking kit RH</t>
+  </si>
+  <si>
+    <t>6016Q8</t>
+  </si>
+  <si>
+    <t>Q60 DM ext.</t>
+  </si>
+  <si>
+    <t>6044Q8</t>
+  </si>
+  <si>
+    <t>6046Q8</t>
+  </si>
+  <si>
+    <t>8753Q8</t>
+  </si>
+  <si>
+    <t>Q85x DL</t>
+  </si>
+  <si>
+    <t>9810T8</t>
+  </si>
+  <si>
+    <t>+8.3P DXL</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>5514Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM</t>
+  </si>
+  <si>
+    <t>5516Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM ext.</t>
+  </si>
+  <si>
+    <t>5534Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM, DM ext</t>
+  </si>
+  <si>
+    <t>5544Q, 5546Q</t>
+  </si>
+  <si>
+    <t>5554Q8</t>
+  </si>
+  <si>
+    <t>5564Q8</t>
+  </si>
+  <si>
+    <t>6514Q8</t>
+  </si>
+  <si>
+    <t>Q65 DM</t>
+  </si>
+  <si>
+    <t>6516Q8</t>
+  </si>
+  <si>
+    <t>Q65 DM ext.</t>
+  </si>
+  <si>
+    <t>6534Q8</t>
+  </si>
+  <si>
+    <t>6544Q8</t>
+  </si>
+  <si>
+    <t>6546Q8</t>
+  </si>
+  <si>
+    <t>6564Q8</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
+    <t>8813Q8</t>
+  </si>
+  <si>
+    <t>Q88 DL</t>
+  </si>
+  <si>
+    <t>8853Q8</t>
+  </si>
+  <si>
+    <t>2514Q8</t>
+  </si>
+  <si>
+    <t>Q25 DM</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM</t>
+  </si>
+  <si>
+    <t>4516Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM ext.</t>
+  </si>
+  <si>
+    <t>4554Q8</t>
+  </si>
+  <si>
+    <t>4564Q8</t>
+  </si>
+  <si>
+    <t>5014Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM</t>
+  </si>
+  <si>
+    <t>5016Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM ext.</t>
+  </si>
+  <si>
+    <t>5054Q8</t>
+  </si>
+  <si>
+    <t>7514Q8</t>
+  </si>
+  <si>
+    <t>Q75 DM</t>
+  </si>
+  <si>
+    <t>7516Q8</t>
+  </si>
+  <si>
+    <t>Q75 DM ext.</t>
+  </si>
+  <si>
+    <t>7524Q8</t>
+  </si>
+  <si>
+    <t>8513Q8</t>
+  </si>
+  <si>
+    <t>Q85 DL</t>
+  </si>
+  <si>
+    <t>8523Q8</t>
+  </si>
+  <si>
+    <t>8713Q8</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
+    <t>8523V8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...400 lines deleted...]
-    <t>8713Q8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C107"/>
+  <dimension ref="A1:C143"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.0915460586548" customWidth="1"/>
     <col min="3" max="3" width="44.9349136352539" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -882,906 +1065,1302 @@
         <v>44</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>4</v>
+        <v>49</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>50</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="B72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="0" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B104" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="B104" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>179</v>
+        <v>88</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>89</v>
+        <v>182</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
     </row>
     <row r="107">
+      <c r="A107" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>182</v>
+      </c>
       <c r="C107" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="C143" s="0" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>