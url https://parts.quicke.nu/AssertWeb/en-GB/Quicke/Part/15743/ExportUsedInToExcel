--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -249,90 +249,90 @@
   <si>
     <t>4514Q8</t>
   </si>
   <si>
     <t>Q45 DM</t>
   </si>
   <si>
     <t>4516Q8</t>
   </si>
   <si>
     <t>Q45 DM ext.</t>
   </si>
   <si>
     <t>4554Q8</t>
   </si>
   <si>
     <t>4564Q8</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...37 lines deleted...]
-    <t>Q48 DM</t>
   </si>
   <si>
     <t>4111T8</t>
   </si>
   <si>
     <t>+3.1 US</t>
   </si>
   <si>
     <t>4114T8</t>
   </si>
   <si>
     <t>+3.1 DM</t>
   </si>
   <si>
     <t>4154T8</t>
   </si>
   <si>
     <t>4611T8</t>
   </si>
   <si>
     <t>+3.1P US</t>
   </si>
   <si>
     <t>4614T8</t>
   </si>
@@ -733,51 +733,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C183"/>
+  <dimension ref="A1:C184"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="11.3671236038208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1387,117 +1387,117 @@
         <v>79</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
@@ -2664,32 +2664,37 @@
         <v>5</v>
       </c>
     </row>
     <row r="179">
       <c r="C179" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="180">
       <c r="C180" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="181">
       <c r="C181" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="182">
       <c r="C182" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="183">
       <c r="C183" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="C184" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>