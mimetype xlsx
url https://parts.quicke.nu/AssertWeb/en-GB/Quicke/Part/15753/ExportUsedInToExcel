--- v0 (2026-05-14)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="274">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2011Q8</t>
   </si>
   <si>
     <t>Q20 US</t>
   </si>
   <si>
     <t xml:space="preserve">Loader beam/ </t>
   </si>
   <si>
     <t>2011T8</t>
   </si>
   <si>
     <t>+1.0 US</t>
   </si>
   <si>
@@ -717,66 +717,135 @@
   <si>
     <t>4614Q8</t>
   </si>
   <si>
     <t>4616Q8</t>
   </si>
   <si>
     <t>Q46 DM ext.</t>
   </si>
   <si>
     <t>4614T8</t>
   </si>
   <si>
     <t>4814T8</t>
   </si>
   <si>
     <t>+3.3P DM</t>
   </si>
   <si>
     <t>4914Q8</t>
   </si>
   <si>
     <t>Q49 DM</t>
   </si>
   <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
     <t>4014Q8</t>
   </si>
   <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
     <t>3114Q8</t>
   </si>
   <si>
     <t>Q31 DM</t>
   </si>
   <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
+    <t>4614V8</t>
+  </si>
+  <si>
     <t>4016Q8</t>
   </si>
   <si>
     <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
   </si>
   <si>
     <t>2114T8</t>
   </si>
   <si>
     <t>+1.1 DM</t>
   </si>
   <si>
     <t>3114T8</t>
   </si>
   <si>
     <t>+2.1 DM</t>
   </si>
   <si>
     <t>3314T8</t>
   </si>
   <si>
     <t>+2.3 DM</t>
   </si>
   <si>
     <t>4114T8</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
@@ -805,51 +874,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C369"/>
+  <dimension ref="A1:C382"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="32.2601661682129" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -3007,1003 +3076,1146 @@
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>208</v>
+        <v>237</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>237</v>
+        <v>208</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>77</v>
+        <v>209</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>210</v>
+        <v>239</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>79</v>
+        <v>238</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>239</v>
+        <v>77</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>222</v>
+        <v>79</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>219</v>
+        <v>245</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>220</v>
+        <v>246</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>129</v>
+        <v>248</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>212</v>
+        <v>236</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>227</v>
+        <v>251</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>228</v>
+        <v>252</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>247</v>
+        <v>219</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>248</v>
+        <v>220</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>167</v>
+        <v>256</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>223</v>
+        <v>257</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>224</v>
+        <v>258</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>225</v>
+        <v>259</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>226</v>
+        <v>129</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="B221" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C221" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B222" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C222" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B223" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B224" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B226" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C226" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B227" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C227" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B228" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C228" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B231" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B232" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="B220" s="0" t="s">
+      <c r="B233" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="C220" s="0" t="s">
-[...63 lines deleted...]
-    <row r="233">
       <c r="C233" s="0" t="s">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="234">
       <c r="C234" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="235">
       <c r="C235" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="236">
       <c r="C236" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="237">
       <c r="C237" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="238">
       <c r="C238" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="239">
       <c r="C239" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="240">
       <c r="C240" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="241">
       <c r="C241" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="242">
       <c r="C242" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="243">
       <c r="C243" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="244">
       <c r="C244" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="245">
       <c r="C245" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="246">
       <c r="C246" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="247">
       <c r="C247" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="248">
       <c r="C248" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="249">
       <c r="C249" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="250">
       <c r="C250" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="251">
       <c r="C251" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="252">
       <c r="C252" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="253">
       <c r="C253" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="254">
       <c r="C254" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="255">
       <c r="C255" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="256">
       <c r="C256" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="257">
       <c r="C257" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="258">
       <c r="C258" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="259">
       <c r="C259" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="260">
       <c r="C260" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="261">
       <c r="C261" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="262">
       <c r="C262" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="263">
       <c r="C263" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="264">
       <c r="C264" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="265">
       <c r="C265" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="266">
       <c r="C266" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="267">
       <c r="C267" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="268">
       <c r="C268" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="269">
       <c r="C269" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="270">
       <c r="C270" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="271">
       <c r="C271" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="272">
       <c r="C272" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="273">
       <c r="C273" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="274">
       <c r="C274" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="275">
       <c r="C275" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="276">
       <c r="C276" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="277">
       <c r="C277" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="278">
       <c r="C278" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="279">
       <c r="C279" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="280">
       <c r="C280" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="281">
       <c r="C281" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="282">
       <c r="C282" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="283">
       <c r="C283" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="284">
       <c r="C284" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="285">
       <c r="C285" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="286">
       <c r="C286" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="287">
       <c r="C287" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="288">
       <c r="C288" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="289">
       <c r="C289" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="290">
       <c r="C290" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="291">
       <c r="C291" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="292">
       <c r="C292" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="293">
       <c r="C293" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="294">
       <c r="C294" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="295">
       <c r="C295" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="296">
       <c r="C296" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="297">
       <c r="C297" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="298">
       <c r="C298" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="299">
       <c r="C299" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="300">
       <c r="C300" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="301">
       <c r="C301" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="302">
       <c r="C302" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="303">
       <c r="C303" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="304">
       <c r="C304" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="305">
       <c r="C305" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="306">
       <c r="C306" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="307">
       <c r="C307" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="308">
       <c r="C308" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="309">
       <c r="C309" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="310">
       <c r="C310" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="311">
       <c r="C311" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="312">
       <c r="C312" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="313">
       <c r="C313" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="314">
       <c r="C314" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="315">
       <c r="C315" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="316">
       <c r="C316" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="317">
       <c r="C317" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="318">
       <c r="C318" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="319">
       <c r="C319" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="320">
       <c r="C320" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="321">
       <c r="C321" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="322">
       <c r="C322" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="323">
       <c r="C323" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="324">
       <c r="C324" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="325">
       <c r="C325" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="326">
       <c r="C326" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="327">
       <c r="C327" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="328">
       <c r="C328" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="329">
       <c r="C329" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="330">
       <c r="C330" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="331">
       <c r="C331" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="332">
       <c r="C332" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="333">
       <c r="C333" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="334">
       <c r="C334" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="335">
       <c r="C335" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="336">
       <c r="C336" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="337">
       <c r="C337" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="338">
       <c r="C338" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="339">
       <c r="C339" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="340">
       <c r="C340" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="341">
       <c r="C341" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="342">
       <c r="C342" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="343">
       <c r="C343" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="344">
       <c r="C344" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="345">
       <c r="C345" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="346">
       <c r="C346" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="347">
       <c r="C347" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="348">
       <c r="C348" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="349">
       <c r="C349" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="350">
       <c r="C350" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="351">
       <c r="C351" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="352">
       <c r="C352" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="353">
       <c r="C353" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="354">
       <c r="C354" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="355">
       <c r="C355" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="356">
       <c r="C356" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="357">
       <c r="C357" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="358">
       <c r="C358" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="359">
       <c r="C359" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="360">
       <c r="C360" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="361">
       <c r="C361" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="362">
       <c r="C362" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="363">
       <c r="C363" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="364">
       <c r="C364" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="365">
       <c r="C365" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="366">
       <c r="C366" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="367">
       <c r="C367" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="368">
       <c r="C368" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="369">
       <c r="C369" s="0" t="s">
-        <v>250</v>
+        <v>273</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="C370" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="C371" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="C372" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="C373" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="C374" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="C375" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="C376" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="C377" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="C378" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="C379" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="C380" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="C381" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="C382" s="0" t="s">
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>