--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -1200,777 +1200,777 @@
   <si>
     <t>4654Q8</t>
   </si>
   <si>
     <t>Q46 DM</t>
   </si>
   <si>
     <t>4654T8</t>
   </si>
   <si>
     <t>+3.1P DM</t>
   </si>
   <si>
     <t>4814Q8</t>
   </si>
   <si>
     <t>Q48 DM</t>
   </si>
   <si>
     <t>7816Q8</t>
   </si>
   <si>
     <t>Q78 DM Ext.</t>
   </si>
   <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>X5S</t>
+  </si>
+  <si>
+    <t>210156</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>X4S</t>
+  </si>
+  <si>
+    <t>210146</t>
+  </si>
+  <si>
+    <t>XQ56P1</t>
+  </si>
+  <si>
+    <t>X56</t>
+  </si>
+  <si>
+    <t>XT56P1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>X46</t>
+  </si>
+  <si>
+    <t>XT46P1</t>
+  </si>
+  <si>
+    <t>3514Q8</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516Q8</t>
+  </si>
+  <si>
+    <t>Q35 DM ext.</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114Q8</t>
+  </si>
+  <si>
+    <t>Q31 DM</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914Q8</t>
+  </si>
+  <si>
+    <t>Q39 DM</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616Q8</t>
+  </si>
+  <si>
+    <t>Q36 DM ext.</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>3614Q8</t>
+  </si>
+  <si>
+    <t>Q36 DM</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5514Q8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>3814T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM</t>
+  </si>
+  <si>
+    <t>2114T8</t>
+  </si>
+  <si>
+    <t>+1.1 DM</t>
+  </si>
+  <si>
+    <t>3114T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM</t>
+  </si>
+  <si>
+    <t>3314T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM</t>
+  </si>
+  <si>
+    <t>5814T8</t>
+  </si>
+  <si>
+    <t>2614T8</t>
+  </si>
+  <si>
+    <t>+1.1P DM</t>
+  </si>
+  <si>
+    <t>3614T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM</t>
+  </si>
+  <si>
+    <t>4614T8</t>
+  </si>
+  <si>
+    <t>4814T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM</t>
+  </si>
+  <si>
+    <t>5614T8</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713Q8</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
+    <t>6514Q8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516Q8</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514Q8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
+    <t>8513Q8</t>
+  </si>
+  <si>
+    <t>Q85 DL</t>
+  </si>
+  <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
+    <t>8523Q8</t>
+  </si>
+  <si>
+    <t>8523V8</t>
+  </si>
+  <si>
+    <t>6614T8</t>
+  </si>
+  <si>
+    <t>+5.1P DM</t>
+  </si>
+  <si>
+    <t>6814T8</t>
+  </si>
+  <si>
+    <t>7614T8</t>
+  </si>
+  <si>
+    <t>+6.1P DM</t>
+  </si>
+  <si>
+    <t>7814T8</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t>521146</t>
+  </si>
+  <si>
+    <t>FL.3818N</t>
+  </si>
+  <si>
+    <t>520146</t>
+  </si>
+  <si>
+    <t>U4S</t>
+  </si>
+  <si>
+    <t>521156</t>
+  </si>
+  <si>
+    <t>FL.4119N</t>
+  </si>
+  <si>
+    <t>521158</t>
+  </si>
+  <si>
+    <t>FL.4122N</t>
+  </si>
+  <si>
+    <t>520156</t>
+  </si>
+  <si>
+    <t>U5S</t>
+  </si>
+  <si>
+    <t>520158</t>
+  </si>
+  <si>
+    <t>U5M</t>
+  </si>
+  <si>
+    <t>521761</t>
+  </si>
+  <si>
+    <t>FL.4229N</t>
+  </si>
+  <si>
+    <t>521166</t>
+  </si>
+  <si>
+    <t>FL.4221N</t>
+  </si>
+  <si>
+    <t>520761</t>
+  </si>
+  <si>
+    <t>U6</t>
+  </si>
+  <si>
+    <t>520166</t>
+  </si>
+  <si>
+    <t>U6S</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>110178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t>110288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
+    <t>110146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>101178</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>101179</t>
+  </si>
+  <si>
+    <t>Q7L DM</t>
+  </si>
+  <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
     <t>301861</t>
   </si>
   <si>
     <t>C16</t>
   </si>
   <si>
     <t>301216</t>
   </si>
   <si>
     <t>C16S</t>
-  </si>
-[...715 lines deleted...]
-    <t>Q8S DL</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -4279,216 +4279,216 @@
         <v>396</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
         <v>398</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>399</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>400</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B210" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="B212" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="B214" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>412</v>
+        <v>57</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>412</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="B218" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
         <v>415</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>418</v>
+        <v>79</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>79</v>
+        <v>340</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="B223" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="B224" s="0" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
         <v>424</v>
       </c>
       <c r="B225" s="0" t="s">
         <v>425</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>427</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>5</v>
@@ -4576,546 +4576,546 @@
         <v>442</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>443</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>444</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>445</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>446</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>447</v>
+        <v>391</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>391</v>
+        <v>336</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>336</v>
+        <v>451</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="B241" s="0" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>454</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>455</v>
+        <v>343</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B243" s="0" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B244" s="0" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
         <v>459</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>460</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
         <v>461</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>462</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
         <v>463</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>464</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
         <v>465</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>466</v>
+        <v>221</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B249" s="0" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B250" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
         <v>470</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>471</v>
+        <v>393</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B252" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>393</v>
+        <v>217</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B254" s="0" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B255" s="0" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
         <v>478</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>479</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>480</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>483</v>
+        <v>359</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B260" s="0" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
         <v>486</v>
       </c>
       <c r="B261" s="0" t="s">
         <v>487</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
         <v>488</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>489</v>
+        <v>374</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="B263" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B265" s="0" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>384</v>
+        <v>364</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B267" s="0" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="B272" s="0" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
         <v>504</v>
       </c>
       <c r="B273" s="0" t="s">
         <v>505</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
         <v>506</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>509</v>
+        <v>230</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="B278" s="0" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="B280" s="0" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="B281" s="0" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
         <v>518</v>
       </c>
       <c r="B282" s="0" t="s">
         <v>519</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
         <v>520</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>521</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>5</v>
@@ -5387,1088 +5387,1088 @@
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
         <v>570</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>571</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
         <v>572</v>
       </c>
       <c r="B309" s="0" t="s">
         <v>573</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>574</v>
+        <v>548</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>575</v>
+        <v>549</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>576</v>
+        <v>550</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>577</v>
+        <v>551</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>554</v>
+        <v>574</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>578</v>
+        <v>514</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>579</v>
+        <v>515</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>518</v>
+        <v>558</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>519</v>
+        <v>559</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
         <v>560</v>
       </c>
       <c r="B318" s="0" t="s">
         <v>561</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
         <v>562</v>
       </c>
       <c r="B319" s="0" t="s">
         <v>563</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
         <v>564</v>
       </c>
       <c r="B320" s="0" t="s">
         <v>565</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
         <v>572</v>
       </c>
       <c r="B323" s="0" t="s">
         <v>573</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
         <v>576</v>
       </c>
       <c r="B325" s="0" t="s">
         <v>577</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="B327" s="0" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>579</v>
+        <v>557</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="B329" s="0" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="B330" s="0" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
         <v>586</v>
       </c>
       <c r="B331" s="0" t="s">
         <v>587</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
         <v>588</v>
       </c>
       <c r="B332" s="0" t="s">
         <v>589</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
         <v>590</v>
       </c>
       <c r="B333" s="0" t="s">
         <v>591</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
         <v>592</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>593</v>
+        <v>549</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>595</v>
+        <v>551</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>553</v>
+        <v>595</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B338" s="0" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="B340" s="0" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>559</v>
+        <v>515</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="B342" s="0" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>519</v>
+        <v>559</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="B344" s="0" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="B346" s="0" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="B347" s="0" t="s">
         <v>565</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="B348" s="0" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="B350" s="0" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="B351" s="0" t="s">
         <v>571</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>620</v>
+        <v>573</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>575</v>
+        <v>620</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="B354" s="0" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
         <v>623</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>624</v>
+        <v>563</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="B356" s="0" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="B358" s="0" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="B359" s="0" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
         <v>631</v>
       </c>
       <c r="B360" s="0" t="s">
         <v>632</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
         <v>633</v>
       </c>
       <c r="B361" s="0" t="s">
         <v>634</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
         <v>635</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>636</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>637</v>
+        <v>582</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>638</v>
+        <v>583</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>639</v>
+        <v>584</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>640</v>
+        <v>585</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>589</v>
+        <v>549</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>595</v>
+        <v>551</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>553</v>
+        <v>595</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B370" s="0" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="B372" s="0" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>559</v>
+        <v>515</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>604</v>
+        <v>586</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>605</v>
+        <v>587</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>606</v>
+        <v>588</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>519</v>
+        <v>589</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>590</v>
+        <v>579</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>591</v>
+        <v>580</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>592</v>
+        <v>581</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>593</v>
+        <v>557</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>583</v>
+        <v>603</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>584</v>
+        <v>604</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>585</v>
+        <v>605</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="B380" s="0" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>610</v>
+        <v>621</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>611</v>
+        <v>622</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>612</v>
+        <v>623</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>625</v>
+        <v>609</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>626</v>
+        <v>610</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>627</v>
+        <v>611</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>569</v>
+        <v>613</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>635</v>
+        <v>614</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>636</v>
+        <v>567</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>628</v>
+        <v>615</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>629</v>
+        <v>616</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>619</v>
+        <v>633</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>620</v>
+        <v>634</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>575</v>
+        <v>628</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>633</v>
+        <v>618</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>634</v>
+        <v>573</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>639</v>
+        <v>619</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>640</v>
+        <v>620</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>622</v>
+        <v>516</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>577</v>
+        <v>517</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>623</v>
+        <v>576</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>624</v>
+        <v>577</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>520</v>
+        <v>578</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>521</v>
+        <v>575</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>582</v>
+        <v>637</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>579</v>
+        <v>638</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>578</v>
+        <v>639</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>579</v>
+        <v>640</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="405">
       <c r="C405" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="406">
       <c r="C406" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="407">
       <c r="C407" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="408">
       <c r="C408" s="0" t="s">
         <v>641</v>
       </c>
     </row>