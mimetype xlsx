--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -543,144 +543,144 @@
   <si>
     <t>Q61 DM</t>
   </si>
   <si>
     <t>6116Q8</t>
   </si>
   <si>
     <t>Q61 DM ext.</t>
   </si>
   <si>
     <t>6014Q8</t>
   </si>
   <si>
     <t>6016Q8</t>
   </si>
   <si>
     <t>Q60 DM ext.</t>
   </si>
   <si>
     <t>6114T8</t>
   </si>
   <si>
     <t>+5.1 DM</t>
   </si>
   <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>110146</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
     <t>101136</t>
   </si>
   <si>
     <t>Q3S DM</t>
   </si>
   <si>
     <t>110136</t>
   </si>
   <si>
     <t>101138</t>
   </si>
   <si>
     <t>Q3M DM</t>
   </si>
   <si>
     <t>110138</t>
   </si>
   <si>
     <t>101139</t>
   </si>
   <si>
     <t>Q3L DM</t>
   </si>
   <si>
     <t>110139</t>
   </si>
   <si>
-    <t>101146</t>
-[...7 lines deleted...]
-  <si>
     <t>101148</t>
   </si>
   <si>
     <t>Q4M DM</t>
   </si>
   <si>
     <t>110148</t>
   </si>
   <si>
     <t>101149</t>
   </si>
   <si>
-    <t>Q4L DM</t>
-[...4 lines deleted...]
-  <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
-  </si>
-[...28 lines deleted...]
-    <t>N6 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -688,51 +688,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C254"/>
+  <dimension ref="A1:C290"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="32.2601661682129" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1771,289 +1771,373 @@
         <v>181</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B109" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>205</v>
+        <v>179</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>206</v>
+        <v>180</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="B113" s="0" t="s">
+      <c r="B116" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="C113" s="0" t="s">
-[...13 lines deleted...]
-    <row r="116">
       <c r="C116" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="117">
+      <c r="A117" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>208</v>
+      </c>
       <c r="C117" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="118">
+      <c r="A118" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>210</v>
+      </c>
       <c r="C118" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="119">
+      <c r="A119" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>204</v>
+      </c>
       <c r="C119" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="120">
+      <c r="A120" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>183</v>
+      </c>
       <c r="C120" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="121">
+      <c r="A121" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>195</v>
+      </c>
       <c r="C121" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="122">
+      <c r="A122" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>198</v>
+      </c>
       <c r="C122" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="123">
+      <c r="A123" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>198</v>
+      </c>
       <c r="C123" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="124">
+      <c r="A124" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="C124" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="125">
+      <c r="A125" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>180</v>
+      </c>
       <c r="C125" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="126">
+      <c r="A126" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>204</v>
+      </c>
       <c r="C126" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="127">
+      <c r="A127" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>183</v>
+      </c>
       <c r="C127" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="128">
       <c r="C128" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="129">
       <c r="C129" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="130">
       <c r="C130" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="131">
       <c r="C131" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="132">
       <c r="C132" s="0" t="s">
         <v>211</v>
@@ -2644,32 +2728,212 @@
         <v>211</v>
       </c>
     </row>
     <row r="250">
       <c r="C250" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="251">
       <c r="C251" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="252">
       <c r="C252" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="253">
       <c r="C253" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="254">
       <c r="C254" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="C255" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="C256" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="C257" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="C258" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="C259" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="C260" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="C261" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="C262" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="C263" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="C264" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="C265" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="C266" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="C267" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="C268" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="C269" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="C270" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="C271" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="C272" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="C273" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="C274" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="C275" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="C276" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="C277" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="C278" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="C279" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="C280" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="C281" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="C282" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="C283" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="C284" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="C285" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="C286" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="C287" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="C288" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="C289" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="C290" s="0" t="s">
         <v>211</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>