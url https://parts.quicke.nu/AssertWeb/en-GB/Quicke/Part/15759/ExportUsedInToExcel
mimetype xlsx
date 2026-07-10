--- v1 (2026-05-26)
+++ v2 (2026-07-10)
@@ -543,144 +543,144 @@
   <si>
     <t>Q61 DM</t>
   </si>
   <si>
     <t>6116Q8</t>
   </si>
   <si>
     <t>Q61 DM ext.</t>
   </si>
   <si>
     <t>6014Q8</t>
   </si>
   <si>
     <t>6016Q8</t>
   </si>
   <si>
     <t>Q60 DM ext.</t>
   </si>
   <si>
     <t>6114T8</t>
   </si>
   <si>
     <t>+5.1 DM</t>
   </si>
   <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
     <t>101146</t>
   </si>
   <si>
-    <t>Q4S DM</t>
-[...38 lines deleted...]
-    <t>N5M DM</t>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
   </si>
   <si>
     <t>101136</t>
   </si>
   <si>
-    <t>Q3S DM</t>
-[...4 lines deleted...]
-  <si>
     <t>101138</t>
   </si>
   <si>
-    <t>Q3M DM</t>
-[...4 lines deleted...]
-  <si>
     <t>101139</t>
   </si>
   <si>
-    <t>Q3L DM</t>
-[...4 lines deleted...]
-  <si>
     <t>101148</t>
   </si>
   <si>
-    <t>Q4M DM</t>
-[...4 lines deleted...]
-  <si>
     <t>101149</t>
-  </si>
-[...10 lines deleted...]
-    <t>Q6 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1749,392 +1749,392 @@
         <v>177</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>194</v>
+        <v>179</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>179</v>
+        <v>201</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B112" s="0" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B113" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>198</v>
+        <v>180</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>202</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>181</v>
+        <v>204</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>180</v>
+        <v>205</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>182</v>
+        <v>199</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="128">
       <c r="C128" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="129">
       <c r="C129" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="130">
       <c r="C130" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="131">
       <c r="C131" s="0" t="s">
         <v>211</v>
       </c>
     </row>