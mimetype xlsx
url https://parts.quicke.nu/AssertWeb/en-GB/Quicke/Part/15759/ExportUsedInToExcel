--- v2 (2026-07-10)
+++ v3 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="280">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>3511Q8</t>
   </si>
   <si>
     <t>Q35 US</t>
   </si>
   <si>
     <t xml:space="preserve">Loader beam/ </t>
   </si>
   <si>
     <t>3511T8</t>
   </si>
   <si>
     <t>+2.0P US</t>
   </si>
   <si>
@@ -201,56 +201,68 @@
   <si>
     <t>5054Q8</t>
   </si>
   <si>
     <t>Q50 DM</t>
   </si>
   <si>
     <t>5511T8</t>
   </si>
   <si>
     <t>+4.0P US</t>
   </si>
   <si>
     <t>6014T8</t>
   </si>
   <si>
     <t>6044T8</t>
   </si>
   <si>
     <t>PQ24P1</t>
   </si>
   <si>
     <t>240P</t>
   </si>
   <si>
+    <t>PV24P1</t>
+  </si>
+  <si>
+    <t>Valtra 240P</t>
+  </si>
+  <si>
     <t>PQ26P1</t>
   </si>
   <si>
     <t>260P</t>
   </si>
   <si>
+    <t>PV26P1</t>
+  </si>
+  <si>
+    <t>Valtra 260P</t>
+  </si>
+  <si>
     <t>PQ28P1</t>
   </si>
   <si>
     <t>280P</t>
   </si>
   <si>
     <t>PT24P1</t>
   </si>
   <si>
     <t>PT26P1</t>
   </si>
   <si>
     <t>PT28P1</t>
   </si>
   <si>
     <t>3611Q8</t>
   </si>
   <si>
     <t>Q36 US</t>
   </si>
   <si>
     <t>3613Q8</t>
   </si>
   <si>
     <t>Q36 DS</t>
@@ -402,197 +414,347 @@
   <si>
     <t>3914T8</t>
   </si>
   <si>
     <t>+2.4P DM</t>
   </si>
   <si>
     <t>4654Q8</t>
   </si>
   <si>
     <t>Q46 DM</t>
   </si>
   <si>
     <t>4654T8</t>
   </si>
   <si>
     <t>+3.1P DM</t>
   </si>
   <si>
     <t>4814Q8</t>
   </si>
   <si>
     <t>Q48 DM</t>
   </si>
   <si>
+    <t>XV56P1</t>
+  </si>
+  <si>
+    <t>VX56</t>
+  </si>
+  <si>
+    <t>XV46P1</t>
+  </si>
+  <si>
+    <t>VX46</t>
+  </si>
+  <si>
     <t>201156</t>
   </si>
   <si>
     <t>X5S</t>
   </si>
   <si>
     <t>210156</t>
   </si>
   <si>
     <t>201146</t>
   </si>
   <si>
     <t>X4S</t>
   </si>
   <si>
     <t>210146</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
   <si>
     <t>X56</t>
   </si>
   <si>
     <t>XT56P1</t>
   </si>
   <si>
     <t>XQ46P1</t>
   </si>
   <si>
     <t>X46</t>
   </si>
   <si>
     <t>XT46P1</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
     <t>3516Q8</t>
   </si>
   <si>
     <t>Q35 DM ext.</t>
   </si>
   <si>
+    <t>3516V8</t>
+  </si>
+  <si>
     <t>4514Q8</t>
   </si>
   <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
     <t>4616Q8</t>
   </si>
   <si>
     <t>Q46 DM ext.</t>
   </si>
   <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
     <t>3616Q8</t>
   </si>
   <si>
     <t>Q36 DM ext.</t>
   </si>
   <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
     <t>4614Q8</t>
   </si>
   <si>
+    <t>4614V8</t>
+  </si>
+  <si>
     <t>5114Q8</t>
   </si>
   <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
     <t>5116Q8</t>
   </si>
   <si>
     <t>Q51 DM ext.</t>
   </si>
   <si>
+    <t>5116V8</t>
+  </si>
+  <si>
     <t>3614Q8</t>
   </si>
   <si>
     <t>Q36 DM</t>
   </si>
   <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
     <t>5014Q8</t>
   </si>
   <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
     <t>5016Q8</t>
   </si>
   <si>
     <t>Q50 DM ext.</t>
   </si>
   <si>
+    <t>5016V8</t>
+  </si>
+  <si>
     <t>3814T8</t>
   </si>
   <si>
     <t>+2.3P DM</t>
   </si>
   <si>
     <t>3614T8</t>
   </si>
   <si>
     <t>+2.1P DM</t>
   </si>
   <si>
     <t>4614T8</t>
   </si>
   <si>
     <t>4814T8</t>
   </si>
   <si>
     <t>+3.3P DM</t>
   </si>
   <si>
     <t>6114Q8</t>
   </si>
   <si>
     <t>Q61 DM</t>
   </si>
   <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
     <t>6116Q8</t>
   </si>
   <si>
     <t>Q61 DM ext.</t>
   </si>
   <si>
+    <t>6116V8</t>
+  </si>
+  <si>
     <t>6014Q8</t>
   </si>
   <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
     <t>6016Q8</t>
   </si>
   <si>
     <t>Q60 DM ext.</t>
   </si>
   <si>
+    <t>6016V8</t>
+  </si>
+  <si>
     <t>6114T8</t>
   </si>
   <si>
     <t>+5.1 DM</t>
   </si>
   <si>
     <t>110149</t>
   </si>
   <si>
     <t>Q4L DM</t>
   </si>
   <si>
+    <t>521146</t>
+  </si>
+  <si>
+    <t>FL.3818N</t>
+  </si>
+  <si>
+    <t>520146</t>
+  </si>
+  <si>
+    <t>U4S</t>
+  </si>
+  <si>
+    <t>521751</t>
+  </si>
+  <si>
+    <t>FL.4126N</t>
+  </si>
+  <si>
+    <t>521156</t>
+  </si>
+  <si>
+    <t>FL.4119N</t>
+  </si>
+  <si>
+    <t>521158</t>
+  </si>
+  <si>
+    <t>FL.4122N</t>
+  </si>
+  <si>
+    <t>520751</t>
+  </si>
+  <si>
+    <t>U5</t>
+  </si>
+  <si>
+    <t>520156</t>
+  </si>
+  <si>
+    <t>U5S</t>
+  </si>
+  <si>
+    <t>520158</t>
+  </si>
+  <si>
+    <t>U5M</t>
+  </si>
+  <si>
+    <t>521761</t>
+  </si>
+  <si>
+    <t>FL.4229N</t>
+  </si>
+  <si>
+    <t>520761</t>
+  </si>
+  <si>
+    <t>U6</t>
+  </si>
+  <si>
     <t>501751</t>
   </si>
   <si>
     <t>N5 DM</t>
   </si>
   <si>
     <t>501761</t>
   </si>
   <si>
     <t>N6 DM</t>
   </si>
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
@@ -609,75 +771,117 @@
   <si>
     <t>110138</t>
   </si>
   <si>
     <t>Q3M DM</t>
   </si>
   <si>
     <t>110139</t>
   </si>
   <si>
     <t>Q3L DM</t>
   </si>
   <si>
     <t>110148</t>
   </si>
   <si>
     <t>Q4M DM</t>
   </si>
   <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
     <t>101146</t>
   </si>
   <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
     <t>101136</t>
   </si>
   <si>
     <t>101138</t>
   </si>
   <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
     <t>101139</t>
   </si>
   <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
     <t>101148</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
   </si>
   <si>
     <t>101149</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -688,51 +892,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C290"/>
+  <dimension ref="A1:C346"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="32.2601661682129" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1056,95 +1260,95 @@
         <v>65</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
@@ -1430,1510 +1634,2054 @@
         <v>130</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>55</v>
+        <v>150</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>151</v>
+        <v>27</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>127</v>
+        <v>156</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>87</v>
+        <v>154</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>157</v>
+        <v>55</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>58</v>
+        <v>162</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>171</v>
+        <v>131</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>50</v>
+        <v>91</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>183</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>186</v>
+        <v>58</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>198</v>
+        <v>133</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>179</v>
+        <v>205</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>180</v>
+        <v>50</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>192</v>
+        <v>212</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>194</v>
+        <v>214</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>196</v>
+        <v>216</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>198</v>
+        <v>218</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>180</v>
+        <v>220</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>192</v>
+        <v>222</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>194</v>
+        <v>224</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>196</v>
+        <v>226</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>198</v>
+        <v>228</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>180</v>
+        <v>230</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>202</v>
+        <v>231</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>203</v>
+        <v>232</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>204</v>
+        <v>233</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>205</v>
+        <v>234</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>201</v>
+        <v>235</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>200</v>
+        <v>236</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>199</v>
+        <v>237</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>200</v>
+        <v>238</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="128">
+      <c r="A128" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>240</v>
+      </c>
       <c r="C128" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="129">
+      <c r="A129" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>242</v>
+      </c>
       <c r="C129" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="130">
+      <c r="A130" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>244</v>
+      </c>
       <c r="C130" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="131">
+      <c r="A131" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>246</v>
+      </c>
       <c r="C131" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="132">
+      <c r="A132" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>248</v>
+      </c>
       <c r="C132" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="133">
+      <c r="A133" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>250</v>
+      </c>
       <c r="C133" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="134">
+      <c r="A134" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>252</v>
+      </c>
       <c r="C134" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="135">
+      <c r="A135" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>246</v>
+      </c>
       <c r="C135" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="136">
+      <c r="A136" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>248</v>
+      </c>
       <c r="C136" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="137">
+      <c r="A137" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>250</v>
+      </c>
       <c r="C137" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="138">
+      <c r="A138" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>254</v>
+      </c>
       <c r="C138" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="139">
+      <c r="A139" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>252</v>
+      </c>
       <c r="C139" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="140">
+      <c r="A140" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>214</v>
+      </c>
       <c r="C140" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="141">
+      <c r="A141" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>256</v>
+      </c>
       <c r="C141" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="142">
+      <c r="A142" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>254</v>
+      </c>
       <c r="C142" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="143">
+      <c r="A143" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>259</v>
+      </c>
       <c r="C143" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="144">
+      <c r="A144" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>261</v>
+      </c>
       <c r="C144" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="145">
+      <c r="A145" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>263</v>
+      </c>
       <c r="C145" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="146">
+      <c r="A146" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>265</v>
+      </c>
       <c r="C146" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="147">
+      <c r="A147" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>267</v>
+      </c>
       <c r="C147" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="148">
+      <c r="A148" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>246</v>
+      </c>
       <c r="C148" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="149">
+      <c r="A149" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>248</v>
+      </c>
       <c r="C149" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="150">
+      <c r="A150" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>271</v>
+      </c>
       <c r="C150" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="151">
+      <c r="A151" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>250</v>
+      </c>
       <c r="C151" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="152">
+      <c r="A152" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>274</v>
+      </c>
       <c r="C152" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="153">
+      <c r="A153" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>252</v>
+      </c>
       <c r="C153" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="154">
+      <c r="A154" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>277</v>
+      </c>
       <c r="C154" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>214</v>
+      </c>
       <c r="C155" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="156">
+      <c r="A156" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>267</v>
+      </c>
       <c r="C156" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="157">
+      <c r="A157" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>246</v>
+      </c>
       <c r="C157" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="158">
+      <c r="A158" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>248</v>
+      </c>
       <c r="C158" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="159">
+      <c r="A159" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>271</v>
+      </c>
       <c r="C159" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="160">
+      <c r="A160" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>250</v>
+      </c>
       <c r="C160" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="161">
+      <c r="A161" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>274</v>
+      </c>
       <c r="C161" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="162">
+      <c r="A162" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>252</v>
+      </c>
       <c r="C162" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="163">
+      <c r="A163" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>277</v>
+      </c>
       <c r="C163" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="164">
+      <c r="A164" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>214</v>
+      </c>
       <c r="C164" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="165">
+      <c r="A165" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>259</v>
+      </c>
       <c r="C165" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="166">
+      <c r="A166" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>261</v>
+      </c>
       <c r="C166" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="167">
+      <c r="A167" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B167" s="0" t="s">
+        <v>263</v>
+      </c>
       <c r="C167" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="168">
+      <c r="A168" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B168" s="0" t="s">
+        <v>265</v>
+      </c>
       <c r="C168" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="169">
+      <c r="A169" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>256</v>
+      </c>
       <c r="C169" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="170">
+      <c r="A170" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>254</v>
+      </c>
       <c r="C170" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="171">
+      <c r="A171" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>254</v>
+      </c>
       <c r="C171" s="0" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="172">
       <c r="C172" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="173">
       <c r="C173" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="174">
       <c r="C174" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="175">
       <c r="C175" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="176">
       <c r="C176" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="177">
       <c r="C177" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="178">
       <c r="C178" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="179">
       <c r="C179" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="180">
       <c r="C180" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="181">
       <c r="C181" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="182">
       <c r="C182" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="183">
       <c r="C183" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="184">
       <c r="C184" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="185">
       <c r="C185" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="186">
       <c r="C186" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="187">
       <c r="C187" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="188">
       <c r="C188" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="189">
       <c r="C189" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="190">
       <c r="C190" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="191">
       <c r="C191" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="192">
       <c r="C192" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="193">
       <c r="C193" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="194">
       <c r="C194" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="195">
       <c r="C195" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="196">
       <c r="C196" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="197">
       <c r="C197" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="198">
       <c r="C198" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="199">
       <c r="C199" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="200">
       <c r="C200" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="201">
       <c r="C201" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="202">
       <c r="C202" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="203">
       <c r="C203" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="204">
       <c r="C204" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="205">
       <c r="C205" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="206">
       <c r="C206" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="207">
       <c r="C207" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="208">
       <c r="C208" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="209">
       <c r="C209" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="210">
       <c r="C210" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="211">
       <c r="C211" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="212">
       <c r="C212" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="213">
       <c r="C213" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="214">
       <c r="C214" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="215">
       <c r="C215" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="216">
       <c r="C216" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="217">
       <c r="C217" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="218">
       <c r="C218" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="219">
       <c r="C219" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="220">
       <c r="C220" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="221">
       <c r="C221" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="222">
       <c r="C222" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="223">
       <c r="C223" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="224">
       <c r="C224" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="225">
       <c r="C225" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="226">
       <c r="C226" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="227">
       <c r="C227" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="228">
       <c r="C228" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="229">
       <c r="C229" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="230">
       <c r="C230" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="231">
       <c r="C231" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="232">
       <c r="C232" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="233">
       <c r="C233" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="234">
       <c r="C234" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="235">
       <c r="C235" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="236">
       <c r="C236" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="237">
       <c r="C237" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="238">
       <c r="C238" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="239">
       <c r="C239" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="240">
       <c r="C240" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="241">
       <c r="C241" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="242">
       <c r="C242" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="243">
       <c r="C243" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="244">
       <c r="C244" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="245">
       <c r="C245" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="246">
       <c r="C246" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="247">
       <c r="C247" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="248">
       <c r="C248" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="249">
       <c r="C249" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="250">
       <c r="C250" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="251">
       <c r="C251" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="252">
       <c r="C252" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="253">
       <c r="C253" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="254">
       <c r="C254" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="255">
       <c r="C255" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="256">
       <c r="C256" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="257">
       <c r="C257" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="258">
       <c r="C258" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="259">
       <c r="C259" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="260">
       <c r="C260" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="261">
       <c r="C261" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="262">
       <c r="C262" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="263">
       <c r="C263" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="264">
       <c r="C264" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="265">
       <c r="C265" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="266">
       <c r="C266" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="267">
       <c r="C267" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="268">
       <c r="C268" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="269">
       <c r="C269" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="270">
       <c r="C270" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="271">
       <c r="C271" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="272">
       <c r="C272" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="273">
       <c r="C273" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="274">
       <c r="C274" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="275">
       <c r="C275" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="276">
       <c r="C276" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="277">
       <c r="C277" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="278">
       <c r="C278" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="279">
       <c r="C279" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="280">
       <c r="C280" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="281">
       <c r="C281" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="282">
       <c r="C282" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="283">
       <c r="C283" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="284">
       <c r="C284" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="285">
       <c r="C285" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="286">
       <c r="C286" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="287">
       <c r="C287" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="288">
       <c r="C288" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="289">
       <c r="C289" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
     </row>
     <row r="290">
       <c r="C290" s="0" t="s">
-        <v>211</v>
+        <v>279</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="C291" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="C292" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="C293" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="C294" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="C295" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="C296" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="C297" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="C298" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="C299" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="C300" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="C301" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="C302" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="C303" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="C304" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="C305" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="C306" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="C307" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="C308" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="C309" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="C310" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="C311" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="C312" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="C313" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="C314" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="C315" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="C316" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="C317" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="C318" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="C319" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="C320" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="C321" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="C322" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="C323" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="C324" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="C325" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="C326" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="C327" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="C328" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="C329" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="C330" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="C331" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="C332" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="C333" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="C334" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="C335" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="C336" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="C337" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="C338" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="C339" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="C340" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="C341" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="C342" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="C343" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="C344" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="C345" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="C346" s="0" t="s">
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>