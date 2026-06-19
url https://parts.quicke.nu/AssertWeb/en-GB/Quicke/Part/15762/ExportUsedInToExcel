--- v0 (2026-04-11)
+++ v1 (2026-06-19)
@@ -573,66 +573,66 @@
   <si>
     <t>3114T8</t>
   </si>
   <si>
     <t>+2.1 DM</t>
   </si>
   <si>
     <t>3314T8</t>
   </si>
   <si>
     <t>+2.3 DM</t>
   </si>
   <si>
     <t>4114T8</t>
   </si>
   <si>
     <t>5114T8</t>
   </si>
   <si>
     <t>2614T8</t>
   </si>
   <si>
     <t>+1.1P DM</t>
   </si>
   <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
-  </si>
-[...10 lines deleted...]
-    <t>Q4 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -640,51 +640,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C229"/>
+  <dimension ref="A1:C235"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="32.2601661682129" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1785,57 +1785,69 @@
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104">
+      <c r="A104" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>190</v>
+      </c>
       <c r="C104" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="105">
+      <c r="A105" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>192</v>
+      </c>
       <c r="C105" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="106">
       <c r="C106" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="107">
       <c r="C107" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="108">
       <c r="C108" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="109">
       <c r="C109" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="110">
       <c r="C110" s="0" t="s">
         <v>195</v>
@@ -2411,32 +2423,62 @@
         <v>195</v>
       </c>
     </row>
     <row r="225">
       <c r="C225" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="226">
       <c r="C226" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="227">
       <c r="C227" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="228">
       <c r="C228" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="229">
       <c r="C229" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="C230" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="C231" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="C232" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="C233" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="C234" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="C235" s="0" t="s">
         <v>195</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>