--- v1 (2026-06-19)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="223">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2011Q8</t>
   </si>
   <si>
     <t>Q20 US</t>
   </si>
   <si>
     <t xml:space="preserve">Loader beam/ </t>
   </si>
   <si>
     <t>2011T8</t>
   </si>
   <si>
     <t>+1.0 US</t>
   </si>
   <si>
@@ -480,159 +480,240 @@
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>210141</t>
   </si>
   <si>
     <t>201151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>XQ21N1</t>
   </si>
   <si>
     <t>X21</t>
   </si>
   <si>
     <t>XT21N1</t>
   </si>
   <si>
+    <t>XV21N1</t>
+  </si>
+  <si>
+    <t>VX21</t>
+  </si>
+  <si>
     <t>XQ26P1</t>
   </si>
   <si>
     <t>X26</t>
   </si>
   <si>
     <t>XT26P1</t>
   </si>
   <si>
+    <t>XV26P1</t>
+  </si>
+  <si>
+    <t>VX26</t>
+  </si>
+  <si>
     <t>XQ31N1</t>
   </si>
   <si>
     <t>X31</t>
   </si>
   <si>
     <t>XT31N1</t>
   </si>
   <si>
+    <t>XV31N1</t>
+  </si>
+  <si>
+    <t>VX31</t>
+  </si>
+  <si>
     <t>XQ36P1</t>
   </si>
   <si>
     <t>X36</t>
   </si>
   <si>
     <t>XT36P1</t>
   </si>
   <si>
+    <t>XV36P1</t>
+  </si>
+  <si>
+    <t>VX36</t>
+  </si>
+  <si>
     <t>XQ41N1</t>
   </si>
   <si>
     <t>X41</t>
   </si>
   <si>
     <t>XT41N1</t>
   </si>
   <si>
+    <t>XV41N1</t>
+  </si>
+  <si>
+    <t>VX41</t>
+  </si>
+  <si>
     <t>XQ51N1</t>
   </si>
   <si>
     <t>X51</t>
   </si>
   <si>
     <t>XT51N1</t>
   </si>
   <si>
+    <t>XV51N1</t>
+  </si>
+  <si>
+    <t>VX51</t>
+  </si>
+  <si>
     <t>4014Q8</t>
   </si>
   <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
     <t>3114Q8</t>
   </si>
   <si>
     <t>Q31 DM</t>
   </si>
   <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
     <t>4016Q8</t>
   </si>
   <si>
     <t>Q40 DM ext.</t>
   </si>
   <si>
+    <t>4016V8</t>
+  </si>
+  <si>
     <t>2114T8</t>
   </si>
   <si>
     <t>+1.1 DM</t>
   </si>
   <si>
     <t>3114T8</t>
   </si>
   <si>
     <t>+2.1 DM</t>
   </si>
   <si>
     <t>3314T8</t>
   </si>
   <si>
     <t>+2.3 DM</t>
   </si>
   <si>
     <t>4114T8</t>
   </si>
   <si>
     <t>5114T8</t>
   </si>
   <si>
     <t>2614T8</t>
   </si>
   <si>
     <t>+1.1P DM</t>
   </si>
   <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>521741</t>
+  </si>
+  <si>
+    <t>FL.3825N</t>
+  </si>
+  <si>
+    <t>520741</t>
+  </si>
+  <si>
+    <t>U4</t>
+  </si>
+  <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
     <t>101733</t>
   </si>
   <si>
     <t>Q3 DM</t>
-  </si>
-[...10 lines deleted...]
-    <t>N4 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -640,51 +721,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C235"/>
+  <dimension ref="A1:C259"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="32.2601661682129" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1547,938 +1628,1154 @@
         <v>157</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>39</v>
+        <v>176</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>99</v>
+        <v>179</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>184</v>
+        <v>39</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>121</v>
+        <v>187</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>125</v>
+        <v>189</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>192</v>
+        <v>99</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106">
+      <c r="A106" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="C106" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="107">
+      <c r="A107" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>203</v>
+      </c>
       <c r="C107" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="108">
+      <c r="A108" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>121</v>
+      </c>
       <c r="C108" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="109">
+      <c r="A109" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>125</v>
+      </c>
       <c r="C109" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="110">
+      <c r="A110" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>207</v>
+      </c>
       <c r="C110" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="111">
+      <c r="A111" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>209</v>
+      </c>
       <c r="C111" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="112">
+      <c r="A112" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>211</v>
+      </c>
       <c r="C112" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="113">
+      <c r="A113" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>213</v>
+      </c>
       <c r="C113" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="114">
+      <c r="A114" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>215</v>
+      </c>
       <c r="C114" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="115">
+      <c r="A115" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>217</v>
+      </c>
       <c r="C115" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="116">
+      <c r="A116" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>219</v>
+      </c>
       <c r="C116" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="117">
+      <c r="A117" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>221</v>
+      </c>
       <c r="C117" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="118">
+      <c r="A118" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>209</v>
+      </c>
       <c r="C118" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="119">
+      <c r="A119" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>211</v>
+      </c>
       <c r="C119" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="120">
+      <c r="A120" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>219</v>
+      </c>
       <c r="C120" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="121">
+      <c r="A121" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>221</v>
+      </c>
       <c r="C121" s="0" t="s">
-        <v>195</v>
+        <v>5</v>
       </c>
     </row>
     <row r="122">
       <c r="C122" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="123">
       <c r="C123" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="124">
       <c r="C124" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="125">
       <c r="C125" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="126">
       <c r="C126" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="127">
       <c r="C127" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="128">
       <c r="C128" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="129">
       <c r="C129" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="130">
       <c r="C130" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="131">
       <c r="C131" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="132">
       <c r="C132" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="133">
       <c r="C133" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="134">
       <c r="C134" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="135">
       <c r="C135" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="136">
       <c r="C136" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="137">
       <c r="C137" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="138">
       <c r="C138" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="139">
       <c r="C139" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="140">
       <c r="C140" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="141">
       <c r="C141" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="142">
       <c r="C142" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="143">
       <c r="C143" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="144">
       <c r="C144" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="145">
       <c r="C145" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="146">
       <c r="C146" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="147">
       <c r="C147" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="148">
       <c r="C148" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="149">
       <c r="C149" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="150">
       <c r="C150" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="151">
       <c r="C151" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="152">
       <c r="C152" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="153">
       <c r="C153" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="154">
       <c r="C154" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="155">
       <c r="C155" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="156">
       <c r="C156" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="157">
       <c r="C157" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="158">
       <c r="C158" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="159">
       <c r="C159" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="160">
       <c r="C160" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="161">
       <c r="C161" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="162">
       <c r="C162" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="163">
       <c r="C163" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="164">
       <c r="C164" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="165">
       <c r="C165" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="166">
       <c r="C166" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="167">
       <c r="C167" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="168">
       <c r="C168" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="169">
       <c r="C169" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="170">
       <c r="C170" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="171">
       <c r="C171" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="172">
       <c r="C172" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="173">
       <c r="C173" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="174">
       <c r="C174" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="175">
       <c r="C175" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="176">
       <c r="C176" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="177">
       <c r="C177" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="178">
       <c r="C178" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="179">
       <c r="C179" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="180">
       <c r="C180" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="181">
       <c r="C181" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="182">
       <c r="C182" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="183">
       <c r="C183" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="184">
       <c r="C184" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="185">
       <c r="C185" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="186">
       <c r="C186" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="187">
       <c r="C187" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="188">
       <c r="C188" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="189">
       <c r="C189" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="190">
       <c r="C190" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="191">
       <c r="C191" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="192">
       <c r="C192" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="193">
       <c r="C193" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="194">
       <c r="C194" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="195">
       <c r="C195" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="196">
       <c r="C196" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="197">
       <c r="C197" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="198">
       <c r="C198" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="199">
       <c r="C199" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="200">
       <c r="C200" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="201">
       <c r="C201" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="202">
       <c r="C202" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="203">
       <c r="C203" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="204">
       <c r="C204" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="205">
       <c r="C205" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="206">
       <c r="C206" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="207">
       <c r="C207" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="208">
       <c r="C208" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="209">
       <c r="C209" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="210">
       <c r="C210" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="211">
       <c r="C211" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="212">
       <c r="C212" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="213">
       <c r="C213" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="214">
       <c r="C214" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="215">
       <c r="C215" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="216">
       <c r="C216" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="217">
       <c r="C217" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="218">
       <c r="C218" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="219">
       <c r="C219" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="220">
       <c r="C220" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="221">
       <c r="C221" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="222">
       <c r="C222" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="223">
       <c r="C223" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="224">
       <c r="C224" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="225">
       <c r="C225" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="226">
       <c r="C226" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="227">
       <c r="C227" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="228">
       <c r="C228" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="229">
       <c r="C229" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="230">
       <c r="C230" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="231">
       <c r="C231" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="232">
       <c r="C232" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="233">
       <c r="C233" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="234">
       <c r="C234" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="235">
       <c r="C235" s="0" t="s">
-        <v>195</v>
+        <v>222</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="C236" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="C237" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="C238" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="C239" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="C240" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="C241" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="C242" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="C243" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="C244" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="C245" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="C246" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="C247" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="C248" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="C249" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="C250" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="C251" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="C252" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="C253" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="C254" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="C255" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="C256" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="C257" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="C258" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="C259" s="0" t="s">
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>